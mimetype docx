--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -208,9601 +208,10263 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive testing of railway embankments by measuring multi-modal dispersion of surface waves induced by high-speed trains with linear geophone arrays</w:t>
+                <w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Hallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904984v1</w:t>
+                <w:t xml:space="preserve">hal-05583595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Machine Translation of Seismic Ambient Noise for Soil Nature and Water Saturation Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nondestructive testing of railway embankments by measuring multi-modal dispersion of surface waves induced by high-speed trains with linear geophone arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cunha Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Solazzi</w:t>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GL114852⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145210v1</w:t>
+                <w:t xml:space="preserve">hal-04904984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics‐Guided Deep Learning Model for Daily Groundwater Table Maps Estimation Using Passive Surface‐Wave Dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Machine Translation of Seismic Ambient Noise for Soil Nature and Water Saturation Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Solazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL114852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024WR037706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04904981v2</w:t>
+                <w:t xml:space="preserve">hal-05145210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Analytical solution for well water response to Earth tides in leaky aquifers with storage and compressibility in the aquitard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics‐Guided Deep Learning Model for Daily Groundwater Table Maps Estimation Using Passive Surface‐Wave Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-1041-2024⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024WR037706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04801730v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset on physico-chemical hyporheic variables in the Selune River: Towards understanding the impact of dam removal on riverbed clogging processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical note: Analytical solution for well water response to Earth tides in leaky aquifers with storage and compressibility in the aquitard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Heyman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Rau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108837⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.1041-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-1041-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03917857v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dataset on physico-chemical hyporheic variables in the Selune River: Towards understanding the impact of dam removal on riverbed clogging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Kilic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Marc Oliver Soulayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+                <w:t xml:space="preserve">Vincent Stubbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.108837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03911514v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03917857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bois</w:t>
+                <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Cairault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Leprince</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044136v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ackerer</w:t>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kuppel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344295v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of Groundwater Flowpaths below a Streambed in Alluvial Plains Impacted by a Pumping Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Texier</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1100. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14071100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629140v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Corridor Model Constrained by Time‐Lapse Seismic Acquisition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical Assessment of Groundwater Flowpaths below a Streambed in Alluvial Plains Impacted by a Pumping Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (10), pp.e2020WR028911. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR028911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14071100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404796v1</w:t>
+                <w:t xml:space="preserve">hal-03629140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">River Corridor Model Constrained by Time‐Lapse Seismic Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Cucchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">S. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Rubin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (10), pp.e2020WR028911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925092v1</w:t>
+                <w:t xml:space="preserve">hal-03404796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533512v1</w:t>
+                <w:t xml:space="preserve">hal-03925092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Goblet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Yoram Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03181813v1</w:t>
+                <w:t xml:space="preserve">hal-03533512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (5), pp.1735-1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970965v1</w:t>
+                <w:t xml:space="preserve">hal-03181813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Maillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Karine Petrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
+                <w:t xml:space="preserve">Zun Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283806v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404152v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194344v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Patault</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404154v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore water pressure evolution below a freezing front under saturated conditions: Large-scale laboratory experiment and numerical investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jost</w:t>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Goncalves</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02404162v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pore water pressure evolution below a freezing front under saturated conditions: Large-scale laboratory experiment and numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Baudin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Font</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.76-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2018.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387996v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater flow and heat transport for systems undergoing freeze-thaw: Intercomparison of numerical simulators for 2D test cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grenier</w:t>
+                <w:t xml:space="preserve">Hauke Anbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauke Anbergen</w:t>
+                <w:t xml:space="preserve">Victor F. Bense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor F. Bense</w:t>
+                <w:t xml:space="preserve">Quentin Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Coon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114, pp.196 - 218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01884730v1</w:t>
+                <w:t xml:space="preserve">hal-05387996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218, pp.44 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">hal-01884730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical assessment of transient stream-aquifer exchange during disconnection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.05.040⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01058604v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical assessment of transient stream-aquifer exchange during disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 517, pp.574-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01074870v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès des cadres de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riviere</w:t>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Commeiras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.3121 - 3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328474v1</w:t>
+                <w:t xml:space="preserve">hal-01074870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementing approaches to demonstrate chlorinated solvent biodegradation in a complex pollution plume: Mass balance, PCR and compound-specific stable isotope analysis.</w:t>
+                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès des cadres de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Courbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">A Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jeannottat</w:t>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Rinaldi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2-3), pp.142-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396453v1</w:t>
+                <w:t xml:space="preserve">halshs-01328474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complementing approaches to demonstrate chlorinated solvent biodegradation in a complex pollution plume: Mass balance, PCR and compound-specific stable isotope analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jeannottat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hunkeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126 (3-4), pp.315-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2011.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some aspects of the MOCVD growth of ZnO on sapphire using tert-butanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Thiandoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Rommeluere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (1-2), pp.126-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-577X(01)00558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing long-term variability in daily river water temperature in the Seine Basin, including the Paris metropolitan area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2026, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552389v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Transient Hydrogeology Models for Enhanced Interpretation of Geophysical Data in the Vadose Zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Revisiting the meanings of the Critical Zone through the OZCAR research infrastructure example, definitions and evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10002⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-16646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-16646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552390v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of the representation of water transfer in the unsaturated zone on water flux in a ecohydrological critical zone model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renard Didier</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2026, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537061v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Socio-Economic and Environmental Challenges Linked to Water Temperatures in the Face of Global Change : Application at the Seine Hydrosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Integrating Transient Hydrogeology Models for Enhanced Interpretation of Geophysical Data in the Vadose Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16553⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145216v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Temperatures Across All Compartments of the Critical Zone in the Context of Global Change: Application to the Seine Hydrosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reconstructing multi-decadal daily river water temperature in the Seine RiverBasin (France) with a bidirectional LSTM and basin-location embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings Edited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e151697⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2026, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145212v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of a subcanopy snow model conveyed by observations from a mid-altitude alpine site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fructus</w:t>
+                <w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER-France OZCAR - Observatoires de la Zone Critique, Applications et Recherche Research infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415914v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Data into Hydrogeophysical Models to Unveil Fluxes and River Interactions: Insights from the Orgeval Critical Zone Observatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e152222⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145215v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Addressing Socio-Economic and Environmental Challenges Linked to Water Temperatures in the Face of Global Change : Application at the Seine Hydrosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Killic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vienne (Austria), Austria. pp.egu25-16553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543155v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water table height maps prediction from passive surface-wave dispersion using deep learning</w:t>
+                <w:t xml:space="preserve">Water Temperatures Across All Compartments of the Critical Zone in the Context of Global Change: Application to the Seine Hydrosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Hallier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8304⟩</w:t>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings Edited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. pp.e151697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543152v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Surface Water and Groundwater Interactions Using Long-Term Hydrological and Time-Lapse Seismic Data in the Orgeval Critical Zone Observatory</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvements of a subcanopy snow model conveyed by observations from a mid-altitude alpine site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fructus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eLTER-France OZCAR - Observatoires de la Zone Critique, Applications et Recherche Research infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543153v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian sensitivity analysis of seismic data to van Genuchten parameters in unsaturated and unconsolidated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
+                <w:t xml:space="preserve">Integrating Data into Hydrogeophysical Models to Unveil Fluxes and River Interactions: Insights from the Orgeval Critical Zone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Clinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12001⟩</w:t>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e152222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543150v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and modelling seismic surface-wave dispersion variations in various hydrogeological contexts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing Surface Water and Groundwater Interactions Using Long-Term Hydrological and Time-Lapse Seismic Data in the Orgeval Critical Zone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12013⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543156v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Use of Passive Seismic for Hydrogeological Characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bayesian sensitivity analysis of seismic data to van Genuchten parameters in unsaturated and unconsolidated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG 2024 30th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202420084⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716710v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the landscape heterogeneity and the hydrological diversity in three contrasted observatories of the French critical zone research infrastructure OZCAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Water table height maps prediction from passive surface-wave dispersion using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-419⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543148v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of upward/downward soil water fluxes using soil thermal profile series : two field case studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léger Emmanuel</w:t>
+                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17083⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378903v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the use of near-surface seismic data to better constrain hydrogeological models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Measuring and modelling seismic surface-wave dispersion variations in various hydrogeological contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04065492v1</w:t>
+                <w:t xml:space="preserve">hal-04543156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards the Use of Passive Seismic for Hydrogeological Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cunha Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMSC 2022,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG 2024 30th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Sep 2024, Helsinki, Finland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202420084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065513v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the landscape heterogeneity and the hydrological diversity in three contrasted observatories of the French critical zone research infrastructure OZCAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065528v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la température de la Seine à Paris à l’horizon 2100.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">Determination of upward/downward soil water fluxes using soil thermal profile series : two field case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sailhac Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Harrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivière Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maugis Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Viennne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533416v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modeling of water and heat fluxes in the Seine hydrosystem, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">About the use of near-surface seismic data to better constrain hydrogeological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4351⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199255v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Kiliç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">JMSC 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455801v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des scénarios de crue par la modélisation hydrogéologique de Paris et sa petite couronne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Vincent</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533431v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions du bilan hydrique du bassin de la Seine aux XXème et XXIème siècles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+                <w:t xml:space="preserve">Modélisation de la température de la Seine à Paris à l’horizon 2100.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404855v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterFrost Project Phase 2: Updated experiment design for validation of Cryohydrogeological codes (Frozen Inclusion)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chanzy</w:t>
+                <w:t xml:space="preserve">Integrated modeling of water and heat fluxes in the Seine hydrosystem, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4865⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404339v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse seismic experiments to constrain hydrodynamic parameters at the stream-aquifer interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Viennes, Austria</w:t>
+              <w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106846v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime thermique du bassin des Avenelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Étude des scénarios de crue par la modélisation hydrogéologique de Paris et sa petite couronne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404557v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité hydrologique du bassin de la Seine aux extrêmes climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Evolutions du bilan hydrique du bassin de la Seine aux XXème et XXIème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Labarthe</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404531v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and energy fluxes at the surface- subsurface interface of the ORACLE/BVRE Orgeval Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séraphin Pierre</w:t>
+                <w:t xml:space="preserve">InterFrost Project Phase 2: Updated experiment design for validation of Cryohydrogeological codes (Frozen Inclusion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Anbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor F. Bense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne (AUT), France. pp.15194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024203v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-lapse seismic experiments to constrain hydrodynamic parameters at the stream-aquifer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Viennes, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and energy fluxes at the surface-subsurface interface of the Orgeval , France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Régime thermique du bassin des Avenelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H32A-01</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01734928v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of hydrological and thermal parameters in the hyporheic zone using a novel Bayesian inverse modeling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Réactivité hydrologique du bassin de la Seine aux extrêmes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7014</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396487v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation des échanges nappe-rivière à l’échelle du bassin des Avenelles par monitoring et modélisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412910v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLONARI-mini Système pression température d'évaluation des échanges entre cours d'eau et nappe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Water and energy fluxes at the surface-subsurface interface of the Orgeval , France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoram Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H32A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412916v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01734928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Water and energy fluxes at the surface- subsurface interface of the ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">"International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414186v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Estimation of hydrological and thermal parameters in the hyporheic zone using a novel Bayesian inverse modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS River</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396585v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation génétique de l'architecture et des hétérogénéites sédimentaires de la plaine alluviale de la Bassée (Seine supérieure)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatialisation des échanges nappe-rivière à l’échelle du bassin des Avenelles par monitoring et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France. pp.424</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259662v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sedimentary heterogeneities and sinuosity on river-aquifer exchanges in a meandering alluvial plain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">MOLONARI-mini Système pression température d'évaluation des échanges entre cours d'eau et nappe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Goblet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoram Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397641v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The InterFrost benchmark of Thermo-Hydraulic codes for cold regions hydrology - first inter-comparison results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Viennes, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396632v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater silicification as a proxy of paleo-permafrost depth and a constraint for a fluid flow and geothermal modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation génétique de l'architecture et des hétérogénéites sédimentaires de la plaine alluviale de la Bassée (Seine supérieure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOP4, 4th European Conference on Permafrost</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France. pp.424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087856v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined experimental and numerical study of pore water pressure variations in sub -permafrost groundwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmée Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.abstract C53A-0551</w:t>
+              <w:t xml:space="preserve">IS River</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396681v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost response to climate change: Linking field observation with numerical simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of sedimentary heterogeneities and sinuosity on river-aquifer exchanges in a meandering alluvial plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clifford I. Voss</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3124.5840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396267v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost response to climate change: Linking field observation with numerical simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey M Mckenzie</w:t>
+                <w:t xml:space="preserve">The InterFrost benchmark of Thermo-Hydraulic codes for cold regions hydrology - first inter-comparison results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clifford I Voss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Anbergen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collier Nathaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Viennes, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396677v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of groundwater processes in the evolution of complex landscape of discontinuous permafrost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Groundwater silicification as a proxy of paleo-permafrost depth and a constraint for a fluid flow and geothermal modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William L Quinton</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geophysical Union scientific meetings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCOP4, 4th European Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Avero, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-1821-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396653v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical modeling studies of pore water pressure variations in Subpermafrost groundwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A combined experimental and numerical study of pore water pressure variations in sub -permafrost groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Font</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Permafrost, EUCOP III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Longyearbyen, Svalbard and Jan Mayen</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.abstract C53A-0551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396673v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Permafrost response to climate change: Linking field observation with numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William .L. Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey. M. Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford I. Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2013, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permafrost response to climate change: Linking field observation with numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki M Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey M Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford I Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of groundwater processes in the evolution of complex landscape of discontinuous permafrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Geophysical Union scientific meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saskatoon, Saskatchewan, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical modeling studies of pore water pressure variations in Subpermafrost groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third European Conference on Permafrost, EUCOP III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Longyearbyen, Svalbard and Jan Mayen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pore water pressure variations in Subpermafrost groundwater : Numerical modeling compared with experimental modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2010, Vienne, Austria. pp.191 - 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9812,1569 +10474,1569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of Headwater Streams to Climate Change: A Case Study on the Thermal Regime of Streams in the Vosges Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Larance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">terreno ozcar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517955v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Headwater Streams to Climate Change: A Case Study on the Thermal Regime of Streams in the Vosges Mountains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Clinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415905v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
+              <w:t xml:space="preserve">terreno ozcar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415898v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of the vadose zone in a geophysical study of the ORGEVAL critical zone observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Groundwater Models Can Benefit from Near-Surface Seismic Data ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">About the use of near-surface seismic data to better constrain hydrogeological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tereno OZCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Germany, France</w:t>
+              <w:t xml:space="preserve">EGU2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245901v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the use of near-surface seismic data to better constrain hydrogeological models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How Groundwater Models Can Benefit from Near-Surface Seismic Data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023</w:t>
+              <w:t xml:space="preserve">Tereno OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Germany, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378915v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: the Seine basin case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Shaitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference Strasbourg, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical assessment of transient stream–aquifer exchange during disconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards water content monitoring in the vadose zone from active seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13355, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D modelling of fluid flow and heat transfer in the Paris basin, France: an assessment of the impact of permafrost during the last glacial/interglacial cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Meigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11384,167 +12046,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2020, Handbook of environmental chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11554,244 +12216,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des données de température du bassin des Avenelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la géochimie des interfaces nappe-rivière du bassin des Avenelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefany Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11801,147 +12463,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded stream-aquifer interface model constrained by time-lapse seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11951,1314 +12613,1314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clés pour comprendre les processus physiques et biogéochimiques qui se déroulent sous nos pieds : un forage de 70 m pour de nouvelles descriptions de l'observatoire ORACLE (bassin de l'Orgeval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris - PSL; Bureau de recherches géologiques et minières (BRGM); Sorbonne Université (Paris, France); Université de Franche-Comté; IPGP, Université Paris Cité. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LEARN: Impact de l'arasement des barrages sur les flux hyporhéiques et les échanges nappe rivière de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes 1; BRGM; ARMINES. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un jeu de données dynamiques de référence caractérisant des scénarios de remontées de nappe dans l’agglomération parisienne - Action 1.1.5 du PAPI de la Seine et de la Marne francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raguénès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] R31032022NGAL, Centre de Géosciences - MINES Paris; EPTB Seine Grands-Lacs. 2022, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations des flux d'eau et de chaleur au sein de l'hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections des températures de l'eau de la Seine à Paris à l'horizon 2100</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Imagerie thermique et changement d'échelle sur la Bassée : développements méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533469v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie thermique et changement d'échelle sur la Bassée : développements méthodologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Projections des températures de l'eau de la Seine à Paris à l'horizon 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533487v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement du transport de chaleur au sein de la plateforme de modélisation des hydrosystèmes CaWaQS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] PIREN Seine phase 8. 2021, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes de prélèvements multi-traceurs pour la caractérisation hydro-biogéochimique de la plaine alluviale de la Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements numériques au sein de la plateforme de modélisation des hydrosystèmes CaWaQS : Introduction de premières fonctionnalités de transport conservatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des échanges nappe-rivière locaux et de leur variation le long d’un réseau hydrographique : Développement d’un capteur innovant et application au bassin agricole des Avenelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId352"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13326,51 +13988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD9998A8"/>
+    <w:nsid w:val="366F3271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13557,51 +14219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-3189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168536641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6130-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1150" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Solazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904981v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1041-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL74WG39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Bense" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Coon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.02.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.05.040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ27GC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannottat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rinaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunkeler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.08.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H5M39V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiandoume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Rommeluere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(01)00558-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Killic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16553" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151697" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pauze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fructus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8304" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13147" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cunha Teixeira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420084" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailhac Pascal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Harrouet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Agn&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugis Pascal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17083" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13763" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kili&#231;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4351" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404855v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4865" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734928v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412916v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259662v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen," TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collier Nathaniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087856v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1821-2012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Hayashi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William .L. Quinton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey. M. Mckenzie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I. Voss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396677v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki M Hayashi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Quinton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Mckenzie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I Voss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396653v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396673v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396214v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Larance" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378915v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065550v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shaitao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396663v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Meigneux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530867v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03650949v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455774v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03008703v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492249v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-3189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168536641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6130-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Solazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904981v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1041-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Texier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.11.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL74WG39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Bense" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanzy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Coon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.05.040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ27GC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannottat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rinaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunkeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.08.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H5M39V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiandoume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Rommeluere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(01)00558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-16646" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14308" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20702" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145216v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Killic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16553" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151697" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pauze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fructus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13147" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8304" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cunha Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailhac Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Harrouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Agn&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugis Pascal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13763" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kili&#231;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4351" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4865" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396487v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396632v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen," TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collier Nathaniel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1821-2012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Hayashi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William .L. Quinton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey. M. Mckenzie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I. Voss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki M Hayashi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Quinton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Mckenzie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I Voss" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396214v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Larance" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378915v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245901v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065550v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shaitao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Meigneux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530867v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03650949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455774v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03008703v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492249v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>