--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1037,429 +1037,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03917857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
+                <w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ackerer</w:t>
+                <w:t xml:space="preserve">Deniz Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kuppel</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Braud</w:t>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pasquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344295v1</w:t>
+                <w:t xml:space="preserve">hal-03911514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Kilic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Alban Cairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+                <w:t xml:space="preserve">Corentin Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911514v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t>
+                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bois</w:t>
+                <w:t xml:space="preserve">J. Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Cairault</w:t>
+                <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Leprince</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044136v1</w:t>
+                <w:t xml:space="preserve">hal-04344295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Assessment of Groundwater Flowpaths below a Streambed in Alluvial Plains Impacted by a Pumping Field</w:t>
               </w:r>
@@ -1696,51 +1696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1813,51 +1813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,425 +2162,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t>
+                <w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Schuite</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mathias Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194344v1</w:t>
+                <w:t xml:space="preserve">hal-02283806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283806v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t>
               </w:r>
@@ -3040,90 +3040,90 @@
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t>
+              <w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455604v1</w:t>
+                <w:t xml:space="preserve">hal-05387996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
               </w:r>
@@ -3186,133 +3186,133 @@
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t>
+              <w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387996v1</w:t>
+                <w:t xml:space="preserve">hal-04455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,51 +3647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5103,377 +5103,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing Socio-Economic and Environmental Challenges Linked to Water Temperatures in the Face of Global Change : Application at the Seine Hydrosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Henine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Deniz Killic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vienne (Austria), Austria. pp.egu25-16553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+                <w:t xml:space="preserve">hal-05145216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Socio-Economic and Environmental Challenges Linked to Water Temperatures in the Face of Global Change : Application at the Seine Hydrosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bruel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Vienne (Austria), Austria. pp.egu25-16553, </w:t>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145216v1</w:t>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Temperatures Across All Compartments of the Critical Zone in the Context of Global Change: Application to the Seine Hydrosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings Edited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. pp.e151697, </w:t>
@@ -5764,585 +5764,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Surface Water and Groundwater Interactions Using Long-Term Hydrological and Time-Lapse Seismic Data in the Orgeval Critical Zone Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water table height maps prediction from passive surface-wave dispersion using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13147⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543153v1</w:t>
+                <w:t xml:space="preserve">hal-04543152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian sensitivity analysis of seismic data to van Genuchten parameters in unsaturated and unconsolidated soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543150v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water table height maps prediction from passive surface-wave dispersion using deep learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
+                <w:t xml:space="preserve">Assessing Surface Water and Groundwater Interactions Using Long-Term Hydrological and Time-Lapse Seismic Data in the Orgeval Critical Zone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8304⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543152v1</w:t>
+                <w:t xml:space="preserve">hal-04543153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+                <w:t xml:space="preserve">Bayesian sensitivity analysis of seismic data to van Genuchten parameters in unsaturated and unconsolidated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543155v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and modelling seismic surface-wave dispersion variations in various hydrogeological contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cunha Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6605,51 +6605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
@@ -6847,51 +6847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6977,77 +6977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kiliç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMSC 2022,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
@@ -7076,77 +7076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7236,51 +7236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN Seine 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -7309,90 +7309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modeling of water and heat fluxes in the Seine hydrosystem, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7443,64 +7443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7581,64 +7581,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des scénarios de crue par la modélisation hydrogéologique de Paris et sa petite couronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7689,90 +7689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions du bilan hydrique du bassin de la Seine aux XXème et XXIème siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8082,77 +8082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime thermique du bassin des Avenelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8194,77 +8194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité hydrologique du bassin de la Seine aux extrêmes climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,320 +8438,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and energy fluxes at the surface-subsurface interface of the Orgeval , France</w:t>
+                <w:t xml:space="preserve">Water and energy fluxes at the surface- subsurface interface of the ORACLE/BVRE Orgeval Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karina Cucchi</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H32A-01</w:t>
+              <w:t xml:space="preserve">"International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01734928v1</w:t>
+                <w:t xml:space="preserve">hal-02024203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and energy fluxes at the surface- subsurface interface of the ORACLE/BVRE Orgeval Observatory</w:t>
+                <w:t xml:space="preserve">Water and energy fluxes at the surface-subsurface interface of the Orgeval , France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séraphin Pierre</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H32A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024203v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01734928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of hydrological and thermal parameters in the hyporheic zone using a novel Bayesian inverse modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,51 +8815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation des échanges nappe-rivière à l’échelle du bassin des Avenelles par monitoring et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,51 +9065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9171,329 +9171,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation génétique de l'architecture et des hétérogénéites sédimentaires de la plaine alluviale de la Bassée (Seine supérieure)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weill</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edmée Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France. pp.424</w:t>
+              <w:t xml:space="preserve">IS River</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259662v1</w:t>
+                <w:t xml:space="preserve">hal-01396585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Modélisation génétique de l'architecture et des hétérogénéites sédimentaires de la plaine alluviale de la Bassée (Seine supérieure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS River</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France. pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396585v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sedimentary heterogeneities and sinuosity on river-aquifer exchanges in a meandering alluvial plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,51 +10514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Larance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10577,277 +10577,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
+              <w:t xml:space="preserve">terreno ozcar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415898v1</w:t>
+                <w:t xml:space="preserve">hal-05517955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Clinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">terreno ozcar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517955v1</w:t>
+                <w:t xml:space="preserve">hal-05415898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
               </w:r>
@@ -11202,338 +11202,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the use of near-surface seismic data to better constrain hydrogeological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Groundwater Models Can Benefit from Near-Surface Seismic Data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023</w:t>
+              <w:t xml:space="preserve">Tereno OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Germany, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378915v1</w:t>
+                <w:t xml:space="preserve">hal-04245901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Groundwater Models Can Benefit from Near-Surface Seismic Data ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the use of near-surface seismic data to better constrain hydrogeological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tereno OZCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Germany, France</w:t>
+              <w:t xml:space="preserve">EGU2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245901v1</w:t>
+                <w:t xml:space="preserve">hal-04378915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: the Seine basin case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Shaitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11588,90 +11588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séraphin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference Strasbourg, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -12060,90 +12060,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12243,51 +12243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des données de température du bassin des Avenelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12863,90 +12863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un jeu de données dynamiques de référence caractérisant des scénarios de remontées de nappe dans l’agglomération parisienne - Action 1.1.5 du PAPI de la Seine et de la Marne francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Raguénès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12990,90 +12990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations des flux d'eau et de chaleur au sein de l'hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13089,353 +13089,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie thermique et changement d'échelle sur la Bassée : développements méthodologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projections des températures de l'eau de la Seine à Paris à l'horizon 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533487v1</w:t>
+                <w:t xml:space="preserve">hal-03533469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections des températures de l'eau de la Seine à Paris à l'horizon 2100</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie thermique et changement d'échelle sur la Bassée : développements méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Breton</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533469v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement du transport de chaleur au sein de la plateforme de modélisation des hydrosystèmes CaWaQS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] PIREN Seine phase 8. 2021, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -13457,77 +13457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes de prélèvements multi-traceurs pour la caractérisation hydro-biogéochimique de la plaine alluviale de la Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13579,77 +13579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements numériques au sein de la plateforme de modélisation des hydrosystèmes CaWaQS : Introduction de premières fonctionnalités de transport conservatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -13710,51 +13710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13789,51 +13789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13988,51 +13988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="366F3271"/>
+    <w:nsid w:val="17464B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14219,51 +14219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-3189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168536641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6130-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Solazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904981v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1041-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Texier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.11.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL74WG39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Bense" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanzy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Coon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.05.040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ27GC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannottat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rinaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunkeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.08.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H5M39V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiandoume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Rommeluere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(01)00558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-16646" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14308" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20702" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145216v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Killic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16553" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151697" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pauze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fructus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13147" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8304" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cunha Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailhac Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Harrouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Agn&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugis Pascal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13763" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kili&#231;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4351" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4865" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396487v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396632v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen," TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collier Nathaniel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1821-2012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Hayashi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William .L. Quinton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey. M. Mckenzie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I. Voss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki M Hayashi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Quinton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Mckenzie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I Voss" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396214v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Larance" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378915v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245901v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065550v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shaitao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Meigneux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530867v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03650949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455774v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03008703v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492249v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-3189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168536641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6130-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Solazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904981v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1041-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Texier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.11.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL74WG39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Bense" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanzy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Coon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.05.040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ27GC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannottat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rinaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunkeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.08.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H5M39V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiandoume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Rommeluere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(01)00558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-16646" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14308" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20702" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Killic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16553" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151697" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pauze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fructus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13147" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cunha Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailhac Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Harrouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Agn&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugis Pascal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13763" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kili&#231;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4351" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4865" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396487v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259662v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396632v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen," TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collier Nathaniel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1821-2012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Hayashi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William .L. Quinton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey. M. Mckenzie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I. Voss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki M Hayashi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Quinton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Mckenzie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I Voss" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396214v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Larance" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245901v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378915v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065550v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shaitao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Meigneux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530867v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03650949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455774v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03008703v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492249v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>