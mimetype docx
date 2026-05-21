--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,13933 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13881 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Rivière </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Agnès Rivière, PhD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6002-3189</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168536641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jmWmIW4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-6130-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research areas are physical hydrology and hydrogeology. I investigate how hydrologic systems respond to environmental change and the interactions between aquifers and surface water bodies. Most research projects include a combination of field work and mathematical modeling.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive testing of railway embankments by measuring multi-modal dispersion of surface waves induced by high-speed trains with linear geophone arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cunha Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Machine Translation of Seismic Ambient Noise for Soil Nature and Water Saturation Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cunha Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Solazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (13), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL114852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics‐Guided Deep Learning Model for Daily Groundwater Table Maps Estimation Using Passive Surface‐Wave Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cunha Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024WR037706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Analytical solution for well water response to Earth tides in leaky aquifers with storage and compressibility in the aquitard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (4), pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-1041-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on physico-chemical hyporheic variables in the Selune River: Towards understanding the impact of dam removal on riverbed clogging processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Soulayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108837. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03917857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature dynamics in a headwater forest stream: Contrasting climatic, anthropic and geological conditions create thermal mosaic of aquatic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Cairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281096. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Assessment of Groundwater Flowpaths below a Streambed in Alluvial Plains Impacted by a Pumping Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Gonçalvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1100. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14071100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Corridor Model Constrained by Time‐Lapse Seismic Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (10), pp.e2020WR028911. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR028911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Hydrothermal Properties and High-Frequency Fluxes From Geophysical Measurements in the Hyporheic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2021.700274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal reactivity at the stream–aquifer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.1735-1753. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore water pressure evolution below a freezing front under saturated conditions: Large-scale laboratory experiment and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Catchments as Observatories of the Hydrological and Biogeochemical Functioning of the Critical Zone", 11 (7), pp.1428. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11071428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater flow and heat transport for systems undergoing freeze-thaw: Intercomparison of numerical simulators for 2D test cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Anbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor F. Bense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Coon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.196 - 218. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving river baseflow from SWOT spaceborne mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.44 - 54. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical assessment of transient stream-aquifer exchange during disconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Gonçalvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 517, pp.574-583. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental hydrosystem modelling: the concept of nested stream–aquifer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.3121 - 3149. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-3121-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Commeiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2-3), pp.142-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01328474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing approaches to demonstrate chlorinated solvent biodegradation in a complex pollution plume: Mass balance, PCR and compound-specific stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeannottat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hunkeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 126 (3-4), pp.315-329. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2011.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of the MOCVD growth of ZnO on sapphire using tert-butanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Thiandoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Rommeluere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (1-2), pp.126-131. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-577X(01)00558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term variability in daily river water temperature in the Seine Basin, including the Paris metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2026, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the meanings of the Critical Zone through the OZCAR research infrastructure example, definitions and evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-16646, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-16646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the representation of water transfer in the unsaturated zone on water flux in a ecohydrological critical zone model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fuseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2026, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Transient Hydrogeology Models for Enhanced Interpretation of Geophysical Data in the Vadose Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-10002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing multi-decadal daily river water temperature in the Seine RiverBasin (France) with a bidirectional LSTM and basin-location embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2026, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Socio-Economic and Environmental Challenges Linked to Water Temperatures in the Face of Global Change : Application at the Seine Hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Killic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), Austria. pp.egu25-16553, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Temperatures Across All Compartments of the Critical Zone in the Context of Global Change: Application to the Seine Hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings Edited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. pp.e151697, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e151697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of a subcanopy snow model conveyed by observations from a mid-altitude alpine site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lafaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fructus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER-France OZCAR - Observatoires de la Zone Critique, Applications et Recherche Research infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data into Hydrogeophysical Models to Unveil Fluxes and River Interactions: Insights from the Orgeval Critical Zone Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e152222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Surface Water and Groundwater Interactions Using Long-Term Hydrological and Time-Lapse Seismic Data in the Orgeval Critical Zone Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Austria), France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian sensitivity analysis of seismic data to van Genuchten parameters in unsaturated and unconsolidated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table height maps prediction from passive surface-wave dispersion using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cunha Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling seismic surface-wave dispersion variations in various hydrogeological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cunha Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Use of Passive Seismic for Hydrogeological Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cunha Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSG 2024 30th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Sep 2024, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202420084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape heterogeneity and the hydrological diversity in three contrasted observatories of the French critical zone research infrastructure OZCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of upward/downward soil water fluxes using soil thermal profile series : two field case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sailhac Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Harrouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivière Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maugis Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Viennne, Austria. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the use of near-surface seismic data to better constrain hydrogeological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kiliç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température de la Seine à Paris à l’horizon 2100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN Seine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of water and heat fluxes in the Seine hydrosystem, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des scénarios de crue par la modélisation hydrogéologique de Paris et sa petite couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN Seine 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions du bilan hydrique du bassin de la Seine aux XXème et XXIème siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterFrost Project Phase 2: Updated experiment design for validation of Cryohydrogeological codes (Frozen Inclusion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Anbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor F. Bense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (AUT), France. pp.15194, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lapse seismic experiments to constrain hydrodynamic parameters at the stream-aquifer interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime thermique du bassin des Avenelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité hydrologique du bassin de la Seine aux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy fluxes at the surface-subsurface interface of the Orgeval , France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H32A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01734928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy fluxes at the surface- subsurface interface of the ORACLE/BVRE Orgeval Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of hydrological and thermal parameters in the hyporheic zone using a novel Bayesian inverse modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des échanges nappe-rivière à l’échelle du bassin des Avenelles par monitoring et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLONARI-mini Système pression température d'évaluation des échanges entre cours d'eau et nappe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation génétique de l'architecture et des hétérogénéites sédimentaires de la plaine alluviale de la Bassée (Seine supérieure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambery, France. pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmée Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentary heterogeneities and sinuosity on river-aquifer exchanges in a meandering alluvial plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3124.5840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The InterFrost benchmark of Thermo-Hydraulic codes for cold regions hydrology - first inter-comparison results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Anbergen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collier Nathaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater silicification as a proxy of paleo-permafrost depth and a constraint for a fluid flow and geothermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Gonçalvès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOP4, 4th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Avero, Portugal. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1821-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined experimental and numerical study of pore water pressure variations in sub -permafrost groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Goncalvès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.abstract C53A-0551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost response to climate change: Linking field observation with numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William .L. Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey. M. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifford I. Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost response to climate change: Linking field observation with numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki M Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifford I Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of groundwater processes in the evolution of complex landscape of discontinuous permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geophysical Union scientific meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling studies of pore water pressure variations in Subpermafrost groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Conference on Permafrost, EUCOP III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Longyearbyen, Svalbard and Jan Mayen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore water pressure variations in Subpermafrost groundwater : Numerical modeling compared with experimental modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2010, Vienne, Austria. pp.191 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Headwater Streams to Climate Change: A Case Study on the Thermal Regime of Streams in the Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Larance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France. , 2025, 3rd OZCAR TERENO Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terreno ozcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the influence of the vadose zone in a geophysical study of the ORGEVAL critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the use of near-surface seismic data to better constrain hydrogeological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Groundwater Models Can Benefit from Near-Surface Seismic Data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Sanchez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tereno OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: the Seine basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Shaitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical assessment of transient stream–aquifer exchange during disconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards water content monitoring in the vadose zone from active seismic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13355, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D modelling of fluid flow and heat transfer in the Paris basin, France: an assessment of the impact of permafrost during the last glacial/interglacial cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Meigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-annual water budget on the Seine basin : past, current and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des données de température du bassin des Avenelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la géochimie des interfaces nappe-rivière du bassin des Avenelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefany Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded stream-aquifer interface model constrained by time-lapse seismic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clés pour comprendre les processus physiques et biogéochimiques qui se déroulent sous nos pieds : un forage de 70 m pour de nouvelles descriptions de l'observatoire ORACLE (bassin de l'Orgeval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris - PSL; Bureau de recherches géologiques et minières (BRGM); Sorbonne Université (Paris, France); Université de Franche-Comté; IPGP, Université Paris Cité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet LEARN: Impact de l'arasement des barrages sur les flux hyporhéiques et les échanges nappe rivière de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roose-Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rennes 1; BRGM; ARMINES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’un jeu de données dynamiques de référence caractérisant des scénarios de remontées de nappe dans l’agglomération parisienne - Action 1.1.5 du PAPI de la Seine et de la Marne francilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raguénès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] R31032022NGAL, Centre de Géosciences - MINES Paris; EPTB Seine Grands-Lacs. 2022, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations des flux d'eau et de chaleur au sein de l'hydrosystème Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN SEINE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermique et changement d'échelle sur la Bassée : développements méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections des températures de l'eau de la Seine à Paris à l'horizon 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du transport de chaleur au sein de la plateforme de modélisation des hydrosystèmes CaWaQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] PIREN Seine phase 8. 2021, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes de prélèvements multi-traceurs pour la caractérisation hydro-biogéochimique de la plaine alluviale de la Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements numériques au sein de la plateforme de modélisation des hydrosystèmes CaWaQS : Introduction de premières fonctionnalités de transport conservatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] PIREN Seine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des échanges nappe-rivière locaux et de leur variation le long d’un réseau hydrographique : Développement d’un capteur innovant et application au bassin agricole des Avenelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13988,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17464B65"/>
+    <w:nsid w:val="2ACC6A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14219,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-3189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168536641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6130-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Solazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904981v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1041-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Texier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.11.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL74WG39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Bense" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanzy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Coon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.05.040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ27GC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannottat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rinaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunkeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.08.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H5M39V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiandoume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Rommeluere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(01)00558-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-16646" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14308" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20702" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Killic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16553" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151697" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pauze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fructus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13147" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cunha Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailhac Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Harrouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Agn&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugis Pascal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13763" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kili&#231;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4351" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4865" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396487v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259662v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396632v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen," TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collier Nathaniel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1821-2012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Hayashi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William .L. Quinton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey. M. Mckenzie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I. Voss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki M Hayashi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Quinton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Mckenzie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I Voss" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396214v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Larance" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245901v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378915v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065550v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shaitao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Meigneux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530867v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03650949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455774v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03008703v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492249v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-3189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168536641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jmWmIW4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6130-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Solazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114852" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04904981v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1041-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03917857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Soulayrol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108837" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03911514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leprince" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Rubin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.700274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03181813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02154-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL74WG39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Bense" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Coon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.02.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDG70D48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.05.040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ27GC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3121-2014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannottat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Rinaldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunkeler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.08.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H5M39V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sallet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiandoume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Rommeluere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(01)00558-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560104v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20927" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-16646" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14308" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-10002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20702" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Killic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16553" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151697" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pauze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafaysse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fructus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Clinquart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152222" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543153v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13147" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8304" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543156v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716710v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cunha Teixeira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailhac Pascal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Harrouet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Agn&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugis Pascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13763" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kili&#231;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Ladet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199255v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4351" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533431v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404339v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4865" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404557v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396487v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397641v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3124.5840" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396632v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen," TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collier Nathaniel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087856v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Violette" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1821-2012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396681v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396267v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Hayashi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William .L. Quinton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey. M. Mckenzie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I. Voss" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki M Hayashi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Quinton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Mckenzie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford I Voss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396653v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415905v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Larance" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05415923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378915v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245901v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065550v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shaitao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404192v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396663v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Meigneux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404881v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_392" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357569v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530867v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03650949v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065556v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455774v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03008703v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492249v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>