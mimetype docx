--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -386,138 +386,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 06, pp.1139</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03073595v1</w:t>
+                <w:t xml:space="preserve">halshs-03276761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.570</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03276761v1</w:t>
+                <w:t xml:space="preserve">halshs-03073595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité du fait des lois inconstitutionnelles</w:t>
               </w:r>
@@ -769,756 +769,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03480305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel et états d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.117-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers l’émergence d’un droit processuel constitutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Arreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Ducharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Droit constitutionnel et états d’urgence</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.1123</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450634v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">halshs-02243745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté des membres du Parlement dans l'exercice de leur mandat versus les nouvelles contraintes pesant sur les parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.80-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.1141</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.1123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La liberté des membres du Parlement dans l'exercice de leur mandat versus les nouvelles contraintes pesant sur les parlementaires</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Michel Verpeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.393</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450586v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-02450608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du fait des lois inconventionnelles et inconstitutionnelles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verpeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.763</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02450608v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 06, pp.1177</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243671v1</w:t>
+                <w:t xml:space="preserve">halshs-02243708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 03, pp.539</w:t>
+              <w:t xml:space="preserve">, 2018, 06, pp.1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243708v1</w:t>
+                <w:t xml:space="preserve">halshs-02243671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
@@ -1538,69 +1538,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55-56, pp.117-142</w:t>
+              <w:t xml:space="preserve">, 2017, 57, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891522v1</w:t>
+                <w:t xml:space="preserve">hal-03891503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
@@ -1620,69 +1620,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, pp.159</w:t>
+              <w:t xml:space="preserve">, 2017, 55-56, pp.117-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891503v1</w:t>
+                <w:t xml:space="preserve">hal-03891522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concrétisation des contrôles de la loi</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 01, pp.182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1927,51 +1927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 03, pp.561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1990,112 +1990,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02243633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">État d'urgence et protection des libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 03, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02243557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2111,3734 +2193,3652 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50, pp.85-102</w:t>
+              <w:t xml:space="preserve">, 2016, 51, pp.85-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assignations à résidence en état d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 03, pp.597</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.1195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51, pp.85-106</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de la Section du rapport et des études : la Commission Noël et les décrets de 1963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 06, pp.1195</w:t>
+              <w:t xml:space="preserve">, 2015, 02, pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assignations à résidence en état d'urgence</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 01, pp.123</w:t>
+              <w:t xml:space="preserve">, 2015, 06, pp.1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clairs-obscurs de l'invocabilité de la Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adages et le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adages et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 06, pp.1255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la 2e journée d'études toulousaine sur la QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Mastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi et les principes fondamentaux reconnus par les lois de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution, le service public et le fonctionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire de jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.99-116</w:t>
+              <w:t xml:space="preserve">, 2012, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 03, pp.608</w:t>
+              <w:t xml:space="preserve">, 2012, 03, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les clairs-obscurs de l'invocabilité de la Charte de l'environnement</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation de la légalité d'actes administratifs par les tribunaux judiciaires non répressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.1136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.1209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements des délibérations du Conseil constitutionnel relatives à l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un concept moderne : séparation des pouvoirs et contrôle de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143, pp.89-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de précaution et Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre administration des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non-renvoi des questions prioritaires de constitutionnalité par le Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs publics et autorités administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 06, pp.1257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de réciprocité et de constitutionnalité des conventions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des normes de référence inscrites dans la Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification, portée et garanties des principes constitutionnels intéressant les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question prioritaire de constitutionnalité devant les juridictions ordinaires : entre méfiance et prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 09, pp.493</w:t>
+              <w:t xml:space="preserve">, 2010, 02, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'accord entre la France et le Saint-Siège sur la reconnaissance des grades et diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 06, pp.1218</w:t>
+              <w:t xml:space="preserve">, 2010, 05, pp.995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 02, pp.221</w:t>
+              <w:t xml:space="preserve">, 2010, 03, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 06, pp.1255</w:t>
+              <w:t xml:space="preserve">, 2009, 03, pp.580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.29</w:t>
+              <w:t xml:space="preserve">, 2009, 06, pp.1269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et perspectives de la nouvelle fonction législative du Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Sorbara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1, pp.29-34</w:t>
+              <w:t xml:space="preserve">, 2008, 03, pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+              <w:t xml:space="preserve">, 2008, 06, pp.1233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la révision constitutionnelle sur les droits et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.205</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.1866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de droit administratif et de droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.141</w:t>
+              <w:t xml:space="preserve">, 2007, 06, pp.1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle étrangère applicable au droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 05, pp.945</w:t>
+              <w:t xml:space="preserve">, 2007, 06, pp.1289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...2226 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242960v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02242959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur le pouvoir de contrôle de l'administration à l'égard de son cocontractant</w:t>
               </w:r>
@@ -6412,77 +6412,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Heitzmann-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 800 p., 2020, Études, mélanges, travaux, 978-2-247-19730-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6513,77 +6513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel. Les grandes décisions de la jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verpeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 2017, Thémis, 978-2-13-072991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7255,51 +7255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED867927"/>
+    <w:nsid w:val="1D96D5B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7486,51 +7486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-roblot-troizier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098857614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69242054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036734023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Arreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bloquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charl&#232;ne Bezzina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dechambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ducharme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tusseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verpeaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04953899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03027888v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Montalivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heitzmann-Patin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03055073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-roblot-troizier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098857614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69242054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036734023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Arreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bloquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charl&#232;ne Bezzina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dechambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouchoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ducharme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tusseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verpeaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04953899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03027888v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Montalivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heitzmann-Patin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03055073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>