--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -386,138 +386,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.570</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03276761v1</w:t>
+                <w:t xml:space="preserve">halshs-03073595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 06, pp.1139</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03073595v1</w:t>
+                <w:t xml:space="preserve">halshs-03276761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité du fait des lois inconstitutionnelles</w:t>
               </w:r>
@@ -978,5169 +978,5169 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.1141</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243745v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-02450608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du fait des lois inconventionnelles et inconstitutionnelles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verpeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.1123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté des membres du Parlement dans l'exercice de leur mandat versus les nouvelles contraintes pesant sur les parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.80-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.1123</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.763</w:t>
+              <w:t xml:space="preserve">, 2018, 06, pp.1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité du fait des lois inconventionnelles et inconstitutionnelles en France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Verpeaux</w:t>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.393</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 03, pp.539</w:t>
+              <w:t xml:space="preserve">, 2017, 03, pp.561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55-56, pp.117-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 06, pp.1177</w:t>
+              <w:t xml:space="preserve">, 2017, 01, pp.182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concrétisation des contrôles de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.821-855</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, pp.159</w:t>
+              <w:t xml:space="preserve">, 2017, 55-56, pp.117-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.1195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assignations à résidence en état d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55-56, pp.117-142</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État d'urgence et protection des libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 05, pp.821-855</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 01, pp.182</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55-56, pp.117-142</w:t>
+              <w:t xml:space="preserve">, 2016, 51, pp.85-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 03, pp.561</w:t>
+              <w:t xml:space="preserve">, 2015, 03, pp.608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clairs-obscurs de l'invocabilité de la Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.1218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de la Section du rapport et des études : la Commission Noël et les décrets de 1963</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 06, pp.1255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adages et le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adages et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la 2e journée d'études toulousaine sur la QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Mastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi et les principes fondamentaux reconnus par les lois de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution, le service public et le fonctionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation de la légalité d'actes administratifs par les tribunaux judiciaires non répressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.1136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire de jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50, pp.85-102</w:t>
+              <w:t xml:space="preserve">, 2012, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">État d'urgence et protection des libertés</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 03, pp.424</w:t>
+              <w:t xml:space="preserve">, 2012, 06, pp.1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements des délibérations du Conseil constitutionnel relatives à l’élection présidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un concept moderne : séparation des pouvoirs et contrôle de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143, pp.89-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de précaution et Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre administration des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des normes de référence inscrites dans la Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de réciprocité et de constitutionnalité des conventions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs publics et autorités administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52, pp.71-86</w:t>
+              <w:t xml:space="preserve">, 2011, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 03, pp.597</w:t>
+              <w:t xml:space="preserve">, 2011, 06, pp.1257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Assignations à résidence en état d'urgence</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non-renvoi des questions prioritaires de constitutionnalité par le Conseil d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 01, pp.123</w:t>
+              <w:t xml:space="preserve">, 2011, 04, pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification, portée et garanties des principes constitutionnels intéressant les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 06, pp.1195</w:t>
+              <w:t xml:space="preserve">, 2010, 03, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question prioritaire de constitutionnalité devant les juridictions ordinaires : entre méfiance et prudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53, pp.99-116</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 02, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'accord entre la France et le Saint-Siège sur la reconnaissance des grades et diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 02, pp.221</w:t>
+              <w:t xml:space="preserve">, 2010, 05, pp.995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 06, pp.1218</w:t>
+              <w:t xml:space="preserve">, 2009, 03, pp.580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 06, pp.1269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et perspectives de la nouvelle fonction législative du Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Sorbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 09, pp.493</w:t>
+              <w:t xml:space="preserve">, 2009, 36, pp.1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 03, pp.608</w:t>
+              <w:t xml:space="preserve">, 2008, 06, pp.1233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1, pp.29-34</w:t>
+              <w:t xml:space="preserve">, 2008, 03, pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la révision constitutionnelle sur les droits et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.1866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle étrangère applicable au droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.29</w:t>
+              <w:t xml:space="preserve">, 2007, 06, pp.1289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de droit administratif et de droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 06, pp.1255</w:t>
+              <w:t xml:space="preserve">, 2007, 06, pp.1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le pouvoir de contrôle de l'administration à l'égard de son cocontractant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+              <w:t xml:space="preserve">, 2007, 05, pp.990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Magnon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit constitutionnel et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...106 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 05, pp.945</w:t>
+              <w:t xml:space="preserve">, 2007, 03, pp.596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles constitutionnelles devant la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Sorbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.141</w:t>
+              <w:t xml:space="preserve">, 2006, 01, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Constitution, le service public et le fonctionnaire</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement des circonstances de droit dans la jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 03, pp.663</w:t>
+              <w:t xml:space="preserve">, 2006, 04, pp.788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...2364 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242881v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02242859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6412,51 +6412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Heitzmann-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6513,51 +6513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel. Les grandes décisions de la jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verpeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D96D5B8"/>
+    <w:nsid w:val="854A1659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7486,51 +7486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-roblot-troizier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098857614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69242054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036734023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Arreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bloquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charl&#232;ne Bezzina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dechambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouchoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ducharme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tusseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verpeaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04953899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03027888v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Montalivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heitzmann-Patin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03055073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-roblot-troizier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098857614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69242054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036734023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Arreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bloquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charl&#232;ne Bezzina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dechambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouchoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ducharme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verpeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04953899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03027888v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Montalivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heitzmann-Patin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03055073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>