--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -386,138 +386,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 06, pp.1139</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03073595v1</w:t>
+                <w:t xml:space="preserve">halshs-03276761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.570</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03276761v1</w:t>
+                <w:t xml:space="preserve">halshs-03073595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité du fait des lois inconstitutionnelles</w:t>
               </w:r>
@@ -963,605 +963,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+                <w:t xml:space="preserve">La responsabilité du fait des lois inconventionnelles et inconstitutionnelles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verpeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.763</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450608v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité du fait des lois inconventionnelles et inconstitutionnelles en France</w:t>
+                <w:t xml:space="preserve">halshs-02450586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Verpeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.393</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02450586v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.1123</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450634v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">halshs-02243745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté des membres du Parlement dans l'exercice de leur mandat versus les nouvelles contraintes pesant sur les parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.80-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.1141</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.1123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02243745v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 06, pp.1177</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243671v1</w:t>
+                <w:t xml:space="preserve">halshs-02243708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 03, pp.539</w:t>
+              <w:t xml:space="preserve">, 2018, 06, pp.1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243708v1</w:t>
+                <w:t xml:space="preserve">halshs-02243671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 03, pp.561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1620,69 +1620,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55-56, pp.117-142</w:t>
+              <w:t xml:space="preserve">, 2017, 57, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891522v1</w:t>
+                <w:t xml:space="preserve">hal-03891503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
@@ -1702,233 +1702,233 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, pp.159</w:t>
+              <w:t xml:space="preserve">, 2017, 55-56, pp.117-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891503v1</w:t>
+                <w:t xml:space="preserve">hal-03891522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La concrétisation des contrôles de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 01, pp.182</w:t>
+              <w:t xml:space="preserve">, 2017, 05, pp.821-855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243616v1</w:t>
+                <w:t xml:space="preserve">halshs-02243648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concrétisation des contrôles de la loi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnet</w:t>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 05, pp.821-855</w:t>
+              <w:t xml:space="preserve">, 2017, 01, pp.182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243648v1</w:t>
+                <w:t xml:space="preserve">halshs-02243616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
@@ -1990,345 +1990,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+                <w:t xml:space="preserve">Assignations à résidence en état d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 06, pp.1195</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243522v1</w:t>
+                <w:t xml:space="preserve">halshs-02243532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignations à résidence en état d'urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.99-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 01, pp.123</w:t>
+              <w:t xml:space="preserve">, 2016, 06, pp.1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.99-116</w:t>
+              <w:t xml:space="preserve">, 2016, 50, pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État d'urgence et protection des libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 03, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02243557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2344,3600 +2426,3518 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50, pp.85-102</w:t>
+              <w:t xml:space="preserve">, 2016, 51, pp.85-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clairs-obscurs de l'invocabilité de la Charte de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de la Section du rapport et des études : la Commission Noël et les décrets de 1963</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 03, pp.597</w:t>
+              <w:t xml:space="preserve">, 2015, 02, pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droits fondamentaux et libertés publiques</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.1218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adages et le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adages et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 06, pp.1255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la 2e journée d'études toulousaine sur la QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Mastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi et les principes fondamentaux reconnus par les lois de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution, le service public et le fonctionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire de jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51, pp.85-106</w:t>
+              <w:t xml:space="preserve">, 2012, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation de la légalité d'actes administratifs par les tribunaux judiciaires non répressifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 03, pp.608</w:t>
+              <w:t xml:space="preserve">, 2012, 06, pp.1136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les clairs-obscurs de l'invocabilité de la Charte de l'environnement</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 06, pp.1209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements des délibérations du Conseil constitutionnel relatives à l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un concept moderne : séparation des pouvoirs et contrôle de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143, pp.89-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de précaution et Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre administration des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non-renvoi des questions prioritaires de constitutionnalité par le Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs publics et autorités administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 06, pp.1257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de réciprocité et de constitutionnalité des conventions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des normes de référence inscrites dans la Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification, portée et garanties des principes constitutionnels intéressant les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question prioritaire de constitutionnalité devant les juridictions ordinaires : entre méfiance et prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 09, pp.493</w:t>
+              <w:t xml:space="preserve">, 2010, 02, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'accord entre la France et le Saint-Siège sur la reconnaissance des grades et diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 06, pp.1218</w:t>
+              <w:t xml:space="preserve">, 2010, 05, pp.995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La genèse de la Section du rapport et des études : la Commission Noël et les décrets de 1963</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 02, pp.221</w:t>
+              <w:t xml:space="preserve">, 2009, 03, pp.580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 06, pp.1255</w:t>
+              <w:t xml:space="preserve">, 2009, 06, pp.1269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et perspectives de la nouvelle fonction législative du Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Sorbara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.29</w:t>
+              <w:t xml:space="preserve">, 2008, 06, pp.1233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit administratif et droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1, pp.29-34</w:t>
+              <w:t xml:space="preserve">, 2008, 03, pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique de jurisprudence - Droit administratif et droit constitutionnel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la révision constitutionnelle sur les droits et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tusseau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.1866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de droit administratif et de droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+              <w:t xml:space="preserve">, 2007, 06, pp.1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Magnon</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence constitutionnelle étrangère applicable au droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...106 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 05, pp.945</w:t>
+              <w:t xml:space="preserve">, 2007, 06, pp.1289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le pouvoir de contrôle de l'administration à l'égard de son cocontractant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.141</w:t>
+              <w:t xml:space="preserve">, 2007, 05, pp.990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...1207 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence - Droit constitutionnel et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...1190 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6412,51 +6412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Heitzmann-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6513,51 +6513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel. Les grandes décisions de la jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verpeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="854A1659"/>
+    <w:nsid w:val="DB690EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7486,51 +7486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-roblot-troizier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098857614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69242054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036734023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Arreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bloquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charl&#232;ne Bezzina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dechambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouchoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ducharme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verpeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tusseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04953899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03027888v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Montalivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heitzmann-Patin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03055073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-roblot-troizier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098857614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69242054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036734023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03073595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Arreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bloquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charl&#232;ne Bezzina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dechambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouchoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ducharme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verpeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tusseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03900656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Sorbara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04953899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03888507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-03027888v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Montalivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heitzmann-Patin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03055073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04614570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03905288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>