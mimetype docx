--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -467,3328 +467,3316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original sequence divergence among Pseudomonas putida CadRs drive specificity</w:t>
+                <w:t xml:space="preserve">Host infection selects for sRNA variants that drive bacterial social cheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cayron</w:t>
+                <w:t xml:space="preserve">Quentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Effantin</w:t>
+                <w:t xml:space="preserve">Typhaine Brual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Prudent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Utzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Bioarxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64898/2025.12.19.695336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384232v1</w:t>
+                <w:t xml:space="preserve">hal-05546551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidative Enzyme Responses to Antimony Stress of Serratia marcescens – an Endophytic Bacteria of Hedysarum pallidum Roots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Mechakra</w:t>
+                <w:t xml:space="preserve">Original sequence divergence among Pseudomonas putida CadRs drive specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Journal of Environmental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15244/pjoes/100494⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 171, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293166v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antioxidative Enzyme Responses to Antimony Stress of Serratia marcescens – an Endophytic Bacteria of Hedysarum pallidum Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
+                <w:t xml:space="preserve">Mounia Kassa-Laouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
+                <w:t xml:space="preserve">Aicha Mechakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rascle</w:t>
+                <w:t xml:space="preserve">Ouissem Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rigault</w:t>
+                <w:t xml:space="preserve">Alima Bentellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.4853. </w:t>
+              <w:t xml:space="preserve">Polish Journal of Environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12826-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15244/pjoes/100494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336631v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by Tn-seq of Dickeya dadantii genes required for survival in chicory plants</w:t>
+                <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Royet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+                <w:t xml:space="preserve">Lulu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Gueguen</w:t>
+                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Condemine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12754⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.4853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12826-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922287v1</w:t>
+                <w:t xml:space="preserve">hal-02336631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two-Component System ZraPSR Is a Novel ESR that Contributes to Intrinsic Antibiotic Tolerance in Escherichia coli</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification by Tn-seq of Dickeya dadantii genes required for survival in chicory plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raleb Taher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cayron</w:t>
+                <w:t xml:space="preserve">Kévin Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lesterlin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.10.021⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.287-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990313v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-autonomous inline water analyzer: design of a common light detector for bacterial, phage, and immunological biosensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Two-Component System ZraPSR Is a Novel ESR that Contributes to Intrinsic Antibiotic Tolerance in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Meunier</w:t>
+                <w:t xml:space="preserve">Kevin Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Brutesco</w:t>
+                <w:t xml:space="preserve">Céline Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Prévéral</w:t>
+                <w:t xml:space="preserve">Raleb Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Franche</w:t>
+                <w:t xml:space="preserve">Christian Lesterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.66--72. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (24), pp.4971-4985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8010-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470362v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial host and reporter gene optimization for genetically encoded whole cell biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brutesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Preveral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (1), pp.52--65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-016-6952-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward inline multiplex biodetection of metals, bacteria, and toxins in water networks: the COMBITOX project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cholat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5582-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the limits of nickel detection to nanomolar range using a set of engineered bioluminescent Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (1), pp.4 - 14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5580-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set for transcriptome analysis of Escherichia coli exposed to nickel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semi-autonomous inline water analyzer: design of a common light detector for bacterial, phage, and immunological biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brutesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Prévéral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.66--72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8010-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.08.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01667550v1</w:t>
+                <w:t xml:space="preserve">hal-01470362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni exposure impacts the pool of free Fe and modifies DNA supercoiling via metal-induced oxidative stress in Escherichia coli K-12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Data set for transcriptome analysis of Escherichia coli exposed to nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.06.030⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.314 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.08.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667548v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobium leguminosarum HupE is a highly-specific diffusion facilitator for nickel uptake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Albareda</w:t>
+                <w:t xml:space="preserve">Ni exposure impacts the pool of free Fe and modifies DNA supercoiling via metal-induced oxidative stress in Escherichia coli K-12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.351 - 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4mt00298a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652730v1</w:t>
+                <w:t xml:space="preserve">hal-01667548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical and physiological characterization of ZraP from Escherichia coli, the periplasmic accessory protein of the atypical ZraSR two-component system.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineered Deinococcus radiodurans R1 with NiCoT genes for bioremoval of trace cobalt from spent decontamination solutions of nuclear power reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve de Rosny</w:t>
+                <w:t xml:space="preserve">Raghu Gogada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Molton</w:t>
+                <w:t xml:space="preserve">Surya Satyanarayana Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Duboc</w:t>
+                <w:t xml:space="preserve">Shanti Kumari Lunavat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maruthi Mohan Pamarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bj20150827⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (21), pp.9203 - 9213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6761-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233241v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Deinococcus radiodurans R1 with NiCoT genes for bioremoval of trace cobalt from spent decontamination solutions of nuclear power reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical and physiological characterization of ZraP from Escherichia coli, the periplasmic accessory protein of the atypical ZraSR two-component system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surya Satyanarayana Singh</w:t>
+                <w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanti Kumari Lunavat</w:t>
+                <w:t xml:space="preserve">Eve de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maruthi Mohan Pamarthi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6761-4⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 472 (2), pp.205-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj20150827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652712v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu binding by the Escherichia coli metal-efflux accessory protein RcnB</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhizobium leguminosarum HupE is a highly-specific diffusion facilitator for nickel uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Pignol</w:t>
+                <w:t xml:space="preserve">Marta Albareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Ruiz-Argüeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Imperial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (8), pp.1400 - 1409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4mt00036f⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.691 - 701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4mt00298a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652718v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiCo Buster : engineering E. coli for fast and efficient capture of cobalt and nickel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu binding by the Escherichia coli metal-efflux accessory protein RcnB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Gonthier</w:t>
+                <w:t xml:space="preserve">Camille Bleriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Louis</w:t>
+                <w:t xml:space="preserve">Pascal Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (8), pp.1400 - 1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-1611-8-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4mt00036f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463377v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas putida KT2440 response to nickel or cobalt induced stress by quantitative proteomics</w:t>
+                <w:t xml:space="preserve">NiCo Buster : engineering E. coli for fast and efficient capture of cobalt and nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasun Ray</w:t>
+                <w:t xml:space="preserve">Alexandre Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Gault</w:t>
+                <w:t xml:space="preserve">Viviane Chansavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Job</w:t>
+                <w:t xml:space="preserve">Franck Frémion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonneu</w:t>
+                <w:t xml:space="preserve">Clémence Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2mt20147j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-1611-8-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760901v1</w:t>
+                <w:t xml:space="preserve">hal-03463377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Escherichia coli metallo-regulator RcnR represses rcnA and rcnR transcription through binding on a shared operator site: Insights into regulatory specificity towards nickel and cobalt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudomonas putida KT2440 response to nickel or cobalt induced stress by quantitative proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Arous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bleriot</w:t>
+                <w:t xml:space="preserve">Prasun Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
+                <w:t xml:space="preserve">Vincent Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.10.016⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2mt20147j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01655156v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RcnB Is a Periplasmic Protein Essential for Maintaining Intracellular Ni and Co Concentrations in Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The Escherichia coli metallo-regulator RcnR represses rcnA and rcnR transcription through binding on a shared operator site: Insights into regulatory specificity towards nickel and cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.05032-11⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (3), pp.434 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818893v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MrdH, a Novel Metal Resistance Determinant of Pseudomonas putida KT2440, Is Flanked by Metal-Inducible Mobile Genetic Elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Kiranmayi</w:t>
+                <w:t xml:space="preserve">RcnB Is a Periplasmic Protein Essential for Maintaining Intracellular Ni and Co Concentrations in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bleriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 191 (19), pp.5976 - 5987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00465-09⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 193 (15), pp.3785-3793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.05032-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667581v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel promotes biofilm formation by Escherichia coli K-12 strains that produce curli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (6), pp.1723-1733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02171-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micromolar affinity of Escherichia coli NikR for Ni(II).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MrdH, a Novel Metal Resistance Determinant of Pseudomonas putida KT2440, Is Flanked by Metal-Inducible Mobile Genetic Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+                <w:t xml:space="preserve">A. Haritha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kiranmayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b719676h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (19), pp.5976 - 5987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00465-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00381801v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of trace cobalt from simulated spent decontamination solutions of nuclear power reactors using E. coli expressing NiCoT genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative analysis of metal transportomes from metabolically versatile Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Balaji</w:t>
+                <w:t xml:space="preserve">Adhikarla Haritha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Venkateswaran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Maruthi Mohan</w:t>
+                <w:t xml:space="preserve">Pamarthi Mohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1741-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (88), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-1-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652714v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of metal transportomes from metabolically versatile Pseudomonas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioremediation of trace cobalt from simulated spent decontamination solutions of nuclear power reactors using E. coli expressing NiCoT genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raghu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhikarla Haritha</w:t>
+                <w:t xml:space="preserve">G. Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamarthi Mohan</w:t>
+                <w:t xml:space="preserve">P. Maruthi Mohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (88), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (3), pp.571 - 578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-1-88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1741-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652723v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH dependent Ni(II) binding and aggregation of Escherichia coli and Helicobacter pylori NikR.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-micromolar affinity of Escherichia coli NikR for Ni(II).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. E. M. Diederix</w:t>
+                <w:t xml:space="preserve">Rutger E M Diederix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Dian</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Kapp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88 (11), pp.1693-705. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.1813-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b719676h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381817v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cpx system of Escherichia coli, a strategic signaling pathway for confronting adverse conditions and for settling biofilm communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3841,1005 +3829,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rcnA (yohM), a nickel and cobalt resistance gene in Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH dependent Ni(II) binding and aggregation of Escherichia coli and Helicobacter pylori NikR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. M. Diederix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.187.8.2912-2916.2005⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1693-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760902v1</w:t>
+                <w:t xml:space="preserve">hal-00381817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the nik Gene Cluster of Brucella suis: Regulation and Contribution to Urease Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of rcnA (yohM), a nickel and cobalt resistance gene in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 183 (2), pp.426 - 434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.183.2.426–434.2001⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 187 (8), pp.2912-2916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.8.2912-2916.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655170v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the nik Gene Cluster of Brucella suis: Regulation and Contribution to Urease Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jubier-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Layssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane targeting and translocation of bacterial hydrogenases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chanal</w:t>
+                <w:t xml:space="preserve">Identification of the nik Gene Cluster of Brucella suis: Regulation and Contribution to Urease Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jubier-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouahrani-Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Layssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Mandrand-Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002030000144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183 (2), pp.426 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.183.2.426–434.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01667572v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-component systems in Pseudomonas aeruginosa: Why so many?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Foglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8 (11), pp.498-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0966-842X(00)01833-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-translocation of a periplasmic enzyme complex by a hitchhiker mechanism through the bacterial tat pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane targeting and translocation of bacterial hydrogenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-Fei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L.-F. Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 274 (19), pp.13223-13228. </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 173 (5-6), pp.319 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.274.19.13223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002030000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760904v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement for nickel of the transmembrane translocation of NiFe-hydrogenase 2 in Escheriehia coli</w:t>
+                <w:t xml:space="preserve">Co-translocation of a periplasmic enzyme complex by a hitchhiker mechanism through the bacterial tat pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A Mandrand-Berthelot</w:t>
+                <w:t xml:space="preserve">A. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-F Wu</w:t>
+                <w:t xml:space="preserve">K. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (19), pp.13223-13228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.19.13223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667565v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Requirement for nickel of the transmembrane translocation of NiFe-hydrogenase 2 in Escheriehia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D H Boxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Mandrand-Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 392, pp.81 - 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Involvement of the GroE Chaperonins in the Nickel-Dependent Anaerobic Biosynthesis of NiFe-Hydrogenases of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Batia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 178, pp.4453 - 4460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4849,163 +4983,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel in Microbial Physiology - From Single Proteins to Complex Trafficking Systems: Nickel Import/Export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Albareda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zamble D.; Garner C.D.; Rowinska-Zyrek M.; Kozlowski K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biological chemistry of nickel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-258, 2017, RCS Metallobiology, 978-1-78262-498-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788010580-00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5015,179 +5149,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de récupération de métaux d'intérêt à l'aide d'un microorganisme recombinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3012151. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de récupération de métaux d'intérêt à l'aide d'un microorganisme recombinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3012151. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5197,157 +5331,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Identification Of Bacterial Genes Required For Plant Infection By Tn-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5415,51 +5549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8634E9E"/>
+    <w:nsid w:val="DA202D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5646,51 +5780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-rodrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8473-8103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097571547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05296035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gallay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-025-00744-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cayron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.11.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kassa-Laouar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mechakra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Meghnous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Bentellis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15244/pjoes/100494" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Royet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12754" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rome" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleb Taher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lesterlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8010-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escoffier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6952-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cholat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5582-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5580-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.08.069" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.06.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Albareda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Brito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz-Arg&#252;eso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Imperial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mt00298a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20150827" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Gogada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Satyanarayana Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Kumari Lunavat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruthi Mohan Pamarthi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6761-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bleriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mt00036f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chansavang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;mion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gonthier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-1611-8-19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun Ray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt20147j" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.10.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRH6X2TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05032-11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haritha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiwari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiranmayi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00465-09" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02171-08" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719676h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VKLSJ8KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652714v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raghu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venkateswaran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maruthi Mohan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1741-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1806FE89D1959AD113ADDB8270BC55A30BC3B1A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikarla Haritha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamarthi Mohan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-1-88" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Diederix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kapp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.07.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4XMQ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.12.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKG3RF3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Effantin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2912-2916.2005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubier-Maurin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Layssac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.2.426&#8211;434.2001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubier-Maurin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Layssac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand Berthelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Fei Wu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chanal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030000144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGFZ04RX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazdunski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foglino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(00)01833-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED77A611F15791EBF9A059412587FA9BCF65EABE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.19.13223" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Boxer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F Wu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#246;hm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759790v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org.docelec.insa-lyon.fr/en/Content/Chapter/9781788010580-00237/978-1-78801-058-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010580-00237" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-rodrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8473-8103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097571547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05296035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gallay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-025-00744-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Brual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Utzinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2025.12.19.695336" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cayron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kassa-Laouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mechakra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Meghnous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Bentellis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15244/pjoes/100494" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Royet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12754" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleb Taher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lesterlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escoffier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6952-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cholat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5582-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5580-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8010-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.08.069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.06.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Gogada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Satyanarayana Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Kumari Lunavat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruthi Mohan Pamarthi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6761-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20150827" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Albareda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Brito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz-Arg&#252;eso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Imperial" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mt00298a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bleriot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mt00036f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chansavang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;mion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gonthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-1611-8-19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun Ray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt20147j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRH6X2TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05032-11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02171-08" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haritha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiwari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiranmayi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00465-09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikarla Haritha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamarthi Mohan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-1-88" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raghu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venkateswaran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maruthi Mohan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1741-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1806FE89D1959AD113ADDB8270BC55A30BC3B1A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719676h" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VKLSJ8KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.12.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKG3RF3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381817v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Diederix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kapp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.07.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4XMQ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Effantin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2912-2916.2005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubier-Maurin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Layssac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand Berthelot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubier-Maurin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Layssac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.2.426&#8211;434.2001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazdunski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;jean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foglino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(00)01833-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED77A611F15791EBF9A059412587FA9BCF65EABE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Fei Wu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chanal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030000144" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGFZ04RX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.19.13223" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Boxer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#246;hm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org.docelec.insa-lyon.fr/en/Content/Chapter/9781788010580-00237/978-1-78801-058-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010580-00237" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>