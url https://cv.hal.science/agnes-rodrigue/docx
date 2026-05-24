--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -199,944 +199,944 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Throughput Tn‐Seq Screens Identify Both Known and Novel Pseudomonas putida KT2440 Genes Involved in Metal Tolerance</w:t>
+                <w:t xml:space="preserve">Host infection selects for sRNA variants that drive bacterial social cheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Royet</w:t>
+                <w:t xml:space="preserve">Quentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kergoat</w:t>
+                <w:t xml:space="preserve">Typhaine Brual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+                <w:t xml:space="preserve">Véronique Utzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Oriol</w:t>
+                <w:t xml:space="preserve">Romain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Jérémy Cigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (5), pp.e70095. </w:t>
+              <w:t xml:space="preserve">Bioarxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64898/2025.12.19.695336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128789v1</w:t>
+                <w:t xml:space="preserve">hal-05546551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E. coli escape wave in response to external Zn2+ is zinc reserve-dependent</w:t>
+                <w:t xml:space="preserve">High‐Throughput Tn‐Seq Screens Identify Both Known and Novel Pseudomonas putida KT2440 Genes Involved in Metal Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Braham</w:t>
+                <w:t xml:space="preserve">Kevin Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lemelle</w:t>
+                <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Gallay</w:t>
+                <w:t xml:space="preserve">Stefanie Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+                <w:t xml:space="preserve">Charlotte Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (5), pp.e70095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10534-025-00744-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296035v1</w:t>
+                <w:t xml:space="preserve">hal-05128789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host infection selects for sRNA variants that drive bacterial social cheating</w:t>
+                <w:t xml:space="preserve">The E. coli escape wave in response to external Zn2+ is zinc reserve-dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dubois</w:t>
+                <w:t xml:space="preserve">Asma Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhaine Brual</w:t>
+                <w:t xml:space="preserve">Laurence Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Utzinger</w:t>
+                <w:t xml:space="preserve">Eleonore Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mercier</w:t>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cigna</w:t>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64898/2025.12.19.695336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-025-00744-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546551v1</w:t>
+                <w:t xml:space="preserve">hal-05296035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original sequence divergence among Pseudomonas putida CadRs drive specificity</w:t>
+                <w:t xml:space="preserve">Antioxidative Enzyme Responses to Antimony Stress of Serratia marcescens – an Endophytic Bacteria of Hedysarum pallidum Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cayron</w:t>
+                <w:t xml:space="preserve">Mounia Kassa-Laouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Effantin</w:t>
+                <w:t xml:space="preserve">Aicha Mechakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Prudent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ouissem Meghnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alima Bentellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Polish Journal of Environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15244/pjoes/100494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384232v1</w:t>
+                <w:t xml:space="preserve">hal-02293166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidative Enzyme Responses to Antimony Stress of Serratia marcescens – an Endophytic Bacteria of Hedysarum pallidum Roots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Original sequence divergence among Pseudomonas putida CadRs drive specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Mechakra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Julien Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Journal of Environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (1), pp.141-152. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 171, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15244/pjoes/100494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293166v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
+                <w:t xml:space="preserve">Identification by Tn-seq of Dickeya dadantii genes required for survival in chicory plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Liu</w:t>
+                <w:t xml:space="preserve">Kévin Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
+                <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12826-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.287-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336631v1</w:t>
+                <w:t xml:space="preserve">hal-01922287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by Tn-seq of Dickeya dadantii genes required for survival in chicory plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Royet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+                <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Gueguen</w:t>
+                <w:t xml:space="preserve">Christine Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Condemine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.287-306. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.4853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12826-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922287v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Two-Component System ZraPSR Is a Novel ESR that Contributes to Intrinsic Antibiotic Tolerance in Escherichia coli</w:t>
               </w:r>
@@ -1161,51 +1161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raleb Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lesterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1250,602 +1250,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial host and reporter gene optimization for genetically encoded whole cell biosensors</w:t>
+                <w:t xml:space="preserve">Semi-autonomous inline water analyzer: design of a common light detector for bacterial, phage, and immunological biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Brutesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Prudent</w:t>
+                <w:t xml:space="preserve">Sandra Prévéral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Franche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.52--65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6952-2⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.66--72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640038v1</w:t>
+                <w:t xml:space="preserve">hal-01470362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward inline multiplex biodetection of metals, bacteria, and toxins in water networks: the COMBITOX project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+                <w:t xml:space="preserve">Bacterial host and reporter gene optimization for genetically encoded whole cell biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brutesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+                <w:t xml:space="preserve">Sandra Preveral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cholat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5582-4⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.52--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6952-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640054v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of nickel detection to nanomolar range using a set of engineered bioluminescent Escherichia coli</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Gueguen</w:t>
+                <w:t xml:space="preserve">Toward inline multiplex biodetection of metals, bacteria, and toxins in water networks: the COMBITOX project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cholat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.4 - 14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5580-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5582-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731565v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-autonomous inline water analyzer: design of a common light detector for bacterial, phage, and immunological biosensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Prévéral</w:t>
+                <w:t xml:space="preserve">Pushing the limits of nickel detection to nanomolar range using a set of engineered bioluminescent Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Franche</w:t>
+                <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.66--72. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.4 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8010-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5580-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470362v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data set for transcriptome analysis of Escherichia coli exposed to nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.314 - 317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1892,64 +1892,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni exposure impacts the pool of free Fe and modifies DNA supercoiling via metal-induced oxidative stress in Escherichia coli K-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.351 - 361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,429 +1977,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Deinococcus radiodurans R1 with NiCoT genes for bioremoval of trace cobalt from spent decontamination solutions of nuclear power reactors</w:t>
+                <w:t xml:space="preserve">Rhizobium leguminosarum HupE is a highly-specific diffusion facilitator for nickel uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghu Gogada</w:t>
+                <w:t xml:space="preserve">Marta Albareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surya Satyanarayana Singh</w:t>
+                <w:t xml:space="preserve">Belén Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanti Kumari Lunavat</w:t>
+                <w:t xml:space="preserve">Tomás Ruiz-Argüeso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maruthi Mohan Pamarthi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+                <w:t xml:space="preserve">Juan Imperial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99 (21), pp.9203 - 9213. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.691 - 701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6761-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4mt00298a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652712v1</w:t>
+                <w:t xml:space="preserve">hal-01652730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical and physiological characterization of ZraP from Escherichia coli, the periplasmic accessory protein of the atypical ZraSR two-component system.</w:t>
+                <w:t xml:space="preserve">Engineered Deinococcus radiodurans R1 with NiCoT genes for bioremoval of trace cobalt from spent decontamination solutions of nuclear power reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Rome</w:t>
+                <w:t xml:space="preserve">Raghu Gogada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve de Rosny</w:t>
+                <w:t xml:space="preserve">Surya Satyanarayana Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Molton</w:t>
+                <w:t xml:space="preserve">Shanti Kumari Lunavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Duboc</w:t>
+                <w:t xml:space="preserve">Maruthi Mohan Pamarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 472 (2), pp.205-16. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (21), pp.9203 - 9213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj20150827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6761-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233241v1</w:t>
+                <w:t xml:space="preserve">hal-01652712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobium leguminosarum HupE is a highly-specific diffusion facilitator for nickel uptake</w:t>
+                <w:t xml:space="preserve">Biophysical and physiological characterization of ZraP from Escherichia coli, the periplasmic accessory protein of the atypical ZraSR two-component system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Albareda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+                <w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Brito</w:t>
+                <w:t xml:space="preserve">Eve de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Ruiz-Argüeso</w:t>
+                <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Imperial</w:t>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (4), pp.691 - 701. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 472 (2), pp.205-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4mt00298a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/bj20150827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652730v1</w:t>
+                <w:t xml:space="preserve">hal-01233241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu binding by the Escherichia coli metal-efflux accessory protein RcnB</w:t>
               </w:r>
@@ -2411,77 +2411,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (8), pp.1400 - 1409. </w:t>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (3), pp.434 - 439. </w:t>
@@ -2946,90 +2946,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RcnB Is a Periplasmic Protein Essential for Maintaining Intracellular Ni and Co Concentrations in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (15), pp.3785-3793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (6), pp.1723-1733. </w:t>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kiranmayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 191 (19), pp.5976 - 5987. </w:t>
@@ -3325,707 +3325,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of metal transportomes from metabolically versatile Pseudomonas</w:t>
+                <w:t xml:space="preserve">Sub-micromolar affinity of Escherichia coli NikR for Ni(II).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhikarla Haritha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rutger E M Diederix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pamarthi Mohan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-1-88⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.1813-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b719676h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652723v1</w:t>
+                <w:t xml:space="preserve">hal-00381801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of trace cobalt from simulated spent decontamination solutions of nuclear power reactors using E. coli expressing NiCoT genes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative analysis of metal transportomes from metabolically versatile Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Venkateswaran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adhikarla Haritha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maruthi Mohan</w:t>
+                <w:t xml:space="preserve">Pamarthi Mohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 81 (3), pp.571 - 578. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (88), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1741-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-1-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652714v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micromolar affinity of Escherichia coli NikR for Ni(II).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioremediation of trace cobalt from simulated spent decontamination solutions of nuclear power reactors using E. coli expressing NiCoT genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raghu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger E M Diederix</w:t>
+                <w:t xml:space="preserve">V. Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fauquant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">G. Venkateswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+                <w:t xml:space="preserve">P. Maruthi Mohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15, pp.1813-5. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (3), pp.571 - 578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b719676h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1741-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381801v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cpx system of Escherichia coli, a strategic signaling pathway for confronting adverse conditions and for settling biofilm communities?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">pH dependent Ni(II) binding and aggregation of Escherichia coli and Helicobacter pylori NikR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. M. Diederix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2005.12.003⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1693-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667547v1</w:t>
+                <w:t xml:space="preserve">hal-00381817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH dependent Ni(II) binding and aggregation of Escherichia coli and Helicobacter pylori NikR.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Cpx system of Escherichia coli, a strategic signaling pathway for confronting adverse conditions and for settling biofilm communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88 (11), pp.1693-705. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157 (4), pp.306 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2005.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381817v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of rcnA (yohM), a nickel and cobalt resistance gene in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,51 +4098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the nik Gene Cluster of Brucella suis: Regulation and Contribution to Urease Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jubier-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4223,51 +4223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the nik Gene Cluster of Brucella suis: Regulation and Contribution to Urease Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jubier-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouahrani-Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4338,315 +4338,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component systems in Pseudomonas aeruginosa: Why so many?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Membrane targeting and translocation of bacterial hydrogenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-Fei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Foglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0966-842X(00)01833-3⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 173 (5-6), pp.319 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002030000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760903v1</w:t>
+                <w:t xml:space="preserve">hal-01667572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane targeting and translocation of bacterial hydrogenases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-component systems in Pseudomonas aeruginosa: Why so many?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Fei Wu</w:t>
+                <w:t xml:space="preserve">V. Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Chanal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+                <w:t xml:space="preserve">M. Foglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 173 (5-6), pp.319 - 324. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (11), pp.498-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002030000144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0966-842X(00)01833-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667572v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-translocation of a periplasmic enzyme complex by a hitchhiker mechanism through the bacterial tat pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirement for nickel of the transmembrane translocation of NiFe-hydrogenase 2 in Escheriehia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D H Boxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,51 +4840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the GroE Chaperonins in the Nickel-Dependent Anaerobic Biosynthesis of NiFe-Hydrogenases of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Batia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4997,77 +4997,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel in Microbial Physiology - From Single Proteins to Complex Trafficking Systems: Nickel Import/Export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Albareda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Mandrand-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de récupération de métaux d'intérêt à l'aide d'un microorganisme recombinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3012151. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5251,51 +5251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de récupération de métaux d'intérêt à l'aide d'un microorganisme recombinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3012151. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5345,103 +5345,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Identification Of Bacterial Genes Required For Plant Infection By Tn-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5549,51 +5549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA202D23"/>
+    <w:nsid w:val="3705CF11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5780,51 +5780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-rodrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8473-8103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097571547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05296035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gallay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-025-00744-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Brual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Utzinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2025.12.19.695336" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cayron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kassa-Laouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mechakra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Meghnous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Bentellis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15244/pjoes/100494" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Royet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12754" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleb Taher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lesterlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escoffier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6952-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cholat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5582-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5580-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8010-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.08.069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.06.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Gogada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Satyanarayana Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Kumari Lunavat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruthi Mohan Pamarthi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6761-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20150827" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Albareda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Brito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz-Arg&#252;eso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Imperial" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mt00298a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bleriot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mt00036f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chansavang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;mion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gonthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-1611-8-19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun Ray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt20147j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRH6X2TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05032-11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02171-08" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haritha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiwari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiranmayi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00465-09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikarla Haritha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamarthi Mohan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-1-88" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raghu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venkateswaran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maruthi Mohan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1741-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1806FE89D1959AD113ADDB8270BC55A30BC3B1A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719676h" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VKLSJ8KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.12.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKG3RF3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381817v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Diederix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kapp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.07.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4XMQ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Effantin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2912-2916.2005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubier-Maurin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Layssac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand Berthelot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubier-Maurin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Layssac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.2.426&#8211;434.2001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazdunski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;jean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foglino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(00)01833-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED77A611F15791EBF9A059412587FA9BCF65EABE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Fei Wu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chanal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030000144" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGFZ04RX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.19.13223" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Boxer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#246;hm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org.docelec.insa-lyon.fr/en/Content/Chapter/9781788010580-00237/978-1-78801-058-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010580-00237" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-rodrigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8473-8103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097571547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Brual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Utzinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2025.12.19.695336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05296035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-025-00744-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kassa-Laouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mechakra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Meghnous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Bentellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15244/pjoes/100494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cayron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Royet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12754" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleb Taher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lesterlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8010-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escoffier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6952-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cholat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5582-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5580-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.08.069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.06.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Albareda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Brito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz-Arg&#252;eso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Imperial" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mt00298a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Gogada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Satyanarayana Singh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Kumari Lunavat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruthi Mohan Pamarthi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6761-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20150827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bleriot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4mt00036f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Chansavang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;mion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gonthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-1611-8-19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun Ray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt20147j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRH6X2TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05032-11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02171-08" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haritha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiwari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiranmayi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00465-09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719676h" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VKLSJ8KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhikarla Haritha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamarthi Mohan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-1-88" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raghu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venkateswaran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maruthi Mohan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1741-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1806FE89D1959AD113ADDB8270BC55A30BC3B1A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Diederix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kapp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.07.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4XMQ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.12.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKG3RF3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Effantin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.8.2912-2916.2005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jubier-Maurin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Layssac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mandrand Berthelot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jubier-Maurin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Layssac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.2.426&#8211;434.2001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667572v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Fei Wu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chanal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030000144" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGFZ04RX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazdunski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;jean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foglino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-842X(00)01833-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED77A611F15791EBF9A059412587FA9BCF65EABE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.19.13223" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Boxer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mandrand-Berthelot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#246;hm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org.docelec.insa-lyon.fr/en/Content/Chapter/9781788010580-00237/978-1-78801-058-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010580-00237" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>