--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -262,51 +262,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1075,391 +1075,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring interactions between pectins and procyanidins: Structure-function relationships</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apple puree's texture is independent from fruit firmness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106498⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.111324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172374v1</w:t>
+                <w:t xml:space="preserve">hal-03189093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of apple, beet and kiwifruit cell walls by boiling in acid conditions: Common and specific responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.106266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple puree's texture is independent from fruit firmness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+                <w:t xml:space="preserve">Exploring interactions between pectins and procyanidins: Structure-function relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 145, pp.111324. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.106498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189093v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of consumer‐oriented quality characteristics of raw and boiled plantains in Cameroon: implication for breeding</w:t>
               </w:r>
@@ -1579,77 +1579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin degradation accounts for apple tissue fragmentation during thermomechanical-mediated puree production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,90 +1851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin modifications in raw fruits alter texture of plant cell dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107, pp.105962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,295 +2347,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
+                <w:t xml:space="preserve">Thermal, conformational and rheological properties of κ-carrageenan-sodium stearoyl lactylate gels and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+                <w:t xml:space="preserve">M.C. Ortiz-Tafoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Josefina Valadez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Tecante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.289-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577106v1</w:t>
+                <w:t xml:space="preserve">hal-02621202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of polysaccharide-based copolymers</w:t>
+                <w:t xml:space="preserve">How does temperature govern mechanisms of starch changes during extrusion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grimaud</w:t>
+                <w:t xml:space="preserve">Nicolas Logié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Faucard</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Tarquis</w:t>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pizzut Serin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8GC01251B⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889263v1</w:t>
+                <w:t xml:space="preserve">hal-02621492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in seed composition and germination of wheat (Triticum aestivum) and pea (Pisum sativum) when exposed to high temperatures during grain filling and maturation</w:t>
               </w:r>
@@ -2749,342 +2753,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, conformational and rheological properties of κ-carrageenan-sodium stearoyl lactylate gels and solutions</w:t>
+                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Ortiz-Tafoya</w:t>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefina Valadez-García</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Tecante</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 193, pp.289-297. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621202v1</w:t>
+                <w:t xml:space="preserve">hal-01577106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does temperature govern mechanisms of starch changes during extrusion?</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of polysaccharide-based copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Logié</w:t>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+                <w:t xml:space="preserve">Pauline Faucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+                <w:t xml:space="preserve">Laurence Tarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Pizzut Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.040⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (17), pp.4012-4022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8GC01251B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621492v1</w:t>
+                <w:t xml:space="preserve">hal-01889263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dextran with unique rheological properties produced by the dextransucrase from Oenococcus kitaharae DSM 17330</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,64 +3161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular structure and film properties of enzymatically-engineered high molar mass dextrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Faucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, pp.903 - 903. </w:t>
@@ -3833,1155 +3833,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new spontaneous sources of amylose-free cassava starch and analysis of their structure and techno-functional properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape-memory effect in amorphous potato starch: The influence of local orders and paracrystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Morante</w:t>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernán Ceballos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.025⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.411 - 419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641275v1</w:t>
+                <w:t xml:space="preserve">hal-02632147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherulitic self-assembly of debranched starch from aqueous solution and its effect on enzyme digestibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Supagorn Rugmai</w:t>
+                <w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Sagnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim H Hebelstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.11.027⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.398 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639892v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of branching enzyme- and amylomaltase modified starch produced from well-defined amylose to amylopectin substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Byung-Hoo Lee</w:t>
+                <w:t xml:space="preserve">Discovery of new spontaneous sources of amylose-free cassava starch and analysis of their structure and techno-functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Morante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.097⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.383 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638851v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Leroy</w:t>
+                <w:t xml:space="preserve">Spherulitic self-assembly of debranched starch from aqueous solution and its effect on enzyme digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worawikunya Kiatponglarp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supagorn Rugmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunanta Tongta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.07.039⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.235 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528963v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-memory effect in amorphous potato starch: The influence of local orders and paracrystallinity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+                <w:t xml:space="preserve">Structure of branching enzyme- and amylomaltase modified starch produced from well-defined amylose to amylopectin substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waraporn Sorndech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Sagnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita M. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Foucat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Byung-Hoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 146, pp.411 - 419. </w:t>
+              <w:t xml:space="preserve">, 2016, 152, pp.51 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.03.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632147v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the destructuration of starch in water–ionic liquid mixtures</w:t>
+                <w:t xml:space="preserve">Multivariate model to characterise relations between maize mutant starches and hydrolysis kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sciarini</w:t>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.291-299. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.497 - 506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4gc01248h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548964v1</w:t>
+                <w:t xml:space="preserve">hal-02640249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
+                <w:t xml:space="preserve">Understanding the destructuration of starch in water–ionic liquid mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+                <w:t xml:space="preserve">L. Sciarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+                <w:t xml:space="preserve">S. Guilois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Decaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4gc01248h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635960v1</w:t>
+                <w:t xml:space="preserve">hal-02548964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate model to characterise relations between maize mutant starches and hydrolysis kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Buleon</w:t>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gérard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 133, pp.497 - 506. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.116 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640249v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and chain reorganization of debranched rice starches in relation to resistant starch formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worawikunya Kiatponglarp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunanta Tongta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, pp.108-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5015,77 +5015,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylolysis of maize mutant starches described with a fractal-like kinetics model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5126,3074 +5126,3220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interphase vs confinement in starch-clay bionanocomposites</w:t>
+                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Coativy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548929v1</w:t>
+                <w:t xml:space="preserve">hal-05583579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of enzymatically synthesized amylopectin analogs via asymmetrical flow field flow fractionation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jelena Ciric</w:t>
+                <w:t xml:space="preserve">Interphase vs confinement in starch-clay bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katja Loos</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.09.059⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.746-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637189v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hyperbranched glycopolymers produced in vitro using enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of enzymatically synthesized amylopectin analogs via asymmetrical flow field flow fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Ciric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7403-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (24), pp.6271-6277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630659v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of substrate and product specificity of the purified recombinant glycogen branching enzyme of Rhodothermus obamensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Characterization of hyperbranched glycopolymers produced in vitro using enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roussel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (6), pp.1607-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7403-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2012.09.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01268245v1</w:t>
+                <w:t xml:space="preserve">hal-02630659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and supra-molecular structure of waxy starches developed from cassava (Manihot esculenta Crantz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of substrate and product specificity of the purified recombinant glycogen branching enzyme of Rhodothermus obamensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Vikso-Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hernán Ceballos</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1830 (1), pp.2167 - 2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2012.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.10.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651202v1</w:t>
+                <w:t xml:space="preserve">hal-01268245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated starches from yams (Dioscorea sp) grown at the Venezuelan Amazons: Structure and functional properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and supra-molecular structure of waxy starches developed from cassava (Manihot esculenta Crantz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romel Guzman</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tapia</w:t>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 98 (1), pp.650 - 658. </w:t>
+              <w:t xml:space="preserve">, 2013, 92 (2), pp.1451 - 1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.06.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647318v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Synthesis of Hyperbranched alpha-Glucans Using a Biomimetic Enzymatic Toolbox</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">Isolated starches from yams (Dioscorea sp) grown at the Venezuelan Amazons: Structure and functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevina Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm301676c⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.650 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268195v1</w:t>
+                <w:t xml:space="preserve">hal-02647318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of novel cassava starches with low and high amylose contents in comparison with other commercial sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Synthesis of Hyperbranched alpha-Glucans Using a Biomimetic Enzymatic Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.438 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm301676c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.07.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652594v1</w:t>
+                <w:t xml:space="preserve">hal-01268195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Property Engineering of alpha-D-Glucans Synthesized by Dextransucrase Mutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterization of novel cassava starches with low and high amylose contents in comparison with other commercial sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Moulis</w:t>
+                <w:t xml:space="preserve">T. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm201453r⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642667v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of concentrated raw starch: a new very efficient [alpha]-amylase from Anoxybacillus flavothermus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Viksø-Nielsen</w:t>
+                <w:t xml:space="preserve">Structure and Property Engineering of alpha-D-Glucans Synthesized by Dextransucrase Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Irague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.07.005⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm201453r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646168v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some properties of starch and starch edible films from under-utilized roots and tubers from the Venezuelan Amazons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrolysis of concentrated raw starch: a new very efficient [alpha]-amylase from Anoxybacillus flavothermus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo E. Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romel Guzman</w:t>
+                <w:t xml:space="preserve">Georges Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Ducamp-Collin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Viksø-Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (6), pp.526 - 544. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021955X12445291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646140v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical, Functional, and Macromolecular Properties of Waxy Yam Starches Discovered from &amp;quot;Mapuey&amp;quot; (Dioscorea trifida) Genotypes in the Venezuelan Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Some properties of starch and starch edible films from under-utilized roots and tubers from the Venezuelan Amazons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S. Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevina Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Teresa Sanchez</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo E. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ducamp-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf100418r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (6), pp.526 - 544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021955X12445291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650058v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Depth Study of a New Highly Efficient Raw Starch Hydrolyzing alpha-Amylase from Rhizomucor sp</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Vikso-Nielsen</w:t>
+                <w:t xml:space="preserve">Physicochemical, Functional, and Macromolecular Properties of Waxy Yam Starches Discovered from &amp;quot;Mapuey&amp;quot; (Dioscorea trifida) Genotypes in the Venezuelan Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevina Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yarlezka Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm100913z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.263 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf100418r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646404v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular size and mass distributions of native starches using complementary separation methods: Asymmetrical Flow Field Flow Fractionation (A4F) and Hydrodynamic and Size Exclusion Chromatography (HDC-SEC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Depth Study of a New Highly Efficient Raw Starch Hydrolyzing alpha-Amylase from Rhizomucor sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Vikso-Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-4208-4⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.34 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm100913z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651646v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Measurements of the Size Distributions of Starch Molecules in Solution: Current Dilemmas and Recommendations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular size and mass distributions of native starches using complementary separation methods: Asymmetrical Flow Field Flow Fractionation (A4F) and Hydrodynamic and Size Exclusion Chromatography (HDC-SEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.07.056⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 399 (4), pp.1493 - 1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4208-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658847v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplastic starch plasticized by an ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable Measurements of the Size Distributions of Starch Molecules in Solution: Current Dilemmas and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Gidley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Hanashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sankri</w:t>
+                <w:t xml:space="preserve">Norziah Mohd Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arhaliass</w:t>
+                <w:t xml:space="preserve">Sandra E. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+                <w:t xml:space="preserve">Huber Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82 (2), pp.256-263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.04.032⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 79 (2), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879869v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Size and Molecular Weight Distribution of Starch: Why It Is Important and Why It Is Hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoplastic starch plasticized by an ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sankri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arhaliass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. Gilbert</w:t>
+                <w:t xml:space="preserve">Isabelle Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Gidley</w:t>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Foods World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (2), pp.256-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.04.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/cfw-55-3-0139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666296v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online determination of structural properties and observation of deviations from power law behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the Size and Molecular Weight Distribution of Starch: Why It Is Important and Why It Is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Gidley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kilz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm7013119⟩</w:t>
+              <w:t xml:space="preserve">Cereal Foods World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.139-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/cfw-55-3-0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664832v1</w:t>
+                <w:t xml:space="preserve">hal-02666296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching features of amylopectins and glycogen determined by asymmetrical flow field flow fractionation coupled with multiangle laser light scattering</w:t>
+                <w:t xml:space="preserve">Online determination of structural properties and observation of deviations from power law behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guadalupe Mendez-Montealvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (2), pp.2520-2532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm070024z⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (7), pp.1719-1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm7013119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658467v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and physicochemical where science meets business characterisation of starches from yam, cocoyam, cassava, sweet potato and ginger produced in the Ivory Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branching features of amylopectins and glycogen determined by asymmetrical flow field flow fractionation coupled with multiangle laser light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Achille Tetchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+                <w:t xml:space="preserve">Maria Guadalupe Mendez-Montealvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges N'Guessan Amani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Colonna</w:t>
+                <w:t xml:space="preserve">Veronique V. Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2928⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (2), pp.2520-2532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm070024z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02656938v1</w:t>
+                <w:t xml:space="preserve">hal-02658467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of yam starch gels during processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and physicochemical where science meets business characterisation of starches from yam, cocoyam, cassava, sweet potato and ginger produced in the Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kamenan</w:t>
+                <w:t xml:space="preserve">Fabrice Achille Tetchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges N'Guessan Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (10), pp.1906-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674951v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation and insolubilisation of alpha-glucans by the action of Neisseria polysaccharea amylosucrase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of yam starch gels during processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kamenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40, pp.17-30</w:t>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1), pp.94-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673600v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elongation and insolubilisation of alpha-glucans by the action of Neisseria polysaccharea amylosucrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Potocki-Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macromolecular characteristics of ten yam (Dioscorea spp) starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83, pp.927-936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8203,328 +8349,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet NUTRIG - Impact de la combinaison des aliments d’un repas sur la libération des Nutriments et l’Index Glycémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atefeh Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Catanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Nutrition Grand-Ouest - JANGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRNH Ouest, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding pectins structural modifications during fruit processing : relation with textural properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Characterization of Macromolecules-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into pectin-procyanidin interactions: Structure/function relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,87 +8685,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of non-starch polysaccharides on the textural behavior of processed yam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutheil de La Rochère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,87 +8780,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Polysaccharide Conference of the European Polysaccharide Network of Excellence (EPNOE) - EPNOE2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; BIA ; LGP ; IMT Mine Alès ; Cemef ; IMP, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF NON-STARCH POLYSACCHARIDES ON THE TEXTURAL BEHAVIOR OF PROCESSED YAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutheil de La Rochère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8729,881 +8875,881 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of cell walls of apple, red beet and kiwifruit by heating in acid conditions: common and specific responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the rheological properties of apple purees with the content of soluble pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of cell walls of apple, red beet and kiwifruit by heating in acid conditions: common and specific responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Cell wall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different pre- and post-harvest treatments of apple fruits on puree's texture and on pectic polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular size of soluble pectins in apple fruits is not affected by heat processing into puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular size of soluble pectins in apple fruits is not affected by heat processing into puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-Memory effects in amorphous Potato starch: influence of local orders and paracrystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9612,1205 +9758,1205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Storage and Process on the Cell Wall Composition of Apple Purees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high temperatures during grain filling on grain composition and seed quality of wheat, oilseed rape and pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. ISTA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Seed Testing Association., Jun 2016, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
+                <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Starch Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
+              <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548992v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
+                <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">66th Starch Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549175v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT III, 3rd International Conference on Ionic Liquid-based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch destructuration by ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sciarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of new dextrans designed using dextransucrase mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Irague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.colloque européen Polymerix 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCB développement. Rennes, FRA., May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticization of starch by a ionic liquid: melt processing and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAcro 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10820,588 +10966,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field flow fractionation (FFF): practical and experimental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catia Contado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle Separation Techniques. Fundamentals, Instrumentation, and Selected Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.621-657, 2022, 978-0-323-85486-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85486-3.00005-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Performance Size-Exclusion Chromatography coupled with on-line Multi-angle Laser Light Scattering (HPSEC-MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Masuelli; Denis Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Physicochemical Properties of Biopolymers (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENTHAM SCIENCE PUBLISHERS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 730 p., 2017, 978-1-68108-454-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/9781681084534117010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-Flow Fractionation (FFF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chelbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Masuelli; Denis Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Physicochemical Properties of Biopolymers (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENTHAM SCIENCE PUBLISHERS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 730 p., 2017, 978-1-68108-454-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/9781681084534117010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depict the mode of action of amylolytic enzymes on starch granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA SOLEIL 10 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline structure in starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11410,88 +11556,88 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Japan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 451p., 2015, 978-4-431-55494-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11638,51 +11784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233834v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omb&#233;line Claux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boulkout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian d'Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Golding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrudav Raval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rinaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03532362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106266" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ngoh Newilah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kendine Vepowo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Takam Ngouno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouniol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14812" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Beddiaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet-Fressancourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122827" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoonthawee Saetear" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Biron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00605" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Boonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanta Tongta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut Serin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01251B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Logi&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD6F3T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Morante" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ceballos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sanchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Calle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHZVJ0TH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawikunya Kiatponglarp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supagorn Rugmai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.11.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waraporn Sorndech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M. Jansson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hoo Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.097" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H Hebelstrup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.07.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.03.065" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01248h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.05.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640249v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.12.070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1P9TW1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Ciric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Loos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.09.059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7403-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268245v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vikso-Nielsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2012.09.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7H0FKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.10.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW9KPNT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevina P&#233;rez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Guzman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tapia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.06.051" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TK304L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268195v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301676c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652594v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.07.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4DFLMG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642667v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201453r" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tawil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Viks&#248;-Nielsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.07.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTR49M6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Tapia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo E. Rodriguez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ducamp-Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X12445291" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarlezka Jimenez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100418r" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100913z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651646v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4208-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XD2M1G4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gidley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Hanashiro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norziah Mohd Hani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Hill" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Anton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.07.056" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZK4VJCT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879869v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhaliass" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.04.032" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN8S0TN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666296v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Gilbert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gidley" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kilz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/cfw-55-3-0139" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664832v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe Mendez-Montealvo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013119" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658467v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070024z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656938v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Achille Tetchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges N'Guessan Amani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2928" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69XFK54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. N'Guessan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamenan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673600v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potocki-Veronese" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monsan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678048v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Amani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421893v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Ghasemi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutheil de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627410v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264926v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Burgy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338571v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787360v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356070v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786700v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamure" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267885v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495797v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Gaumont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625952v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurekaselect.com" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781681084534117010007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781681084534117010008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626017v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Ral" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233834v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omb&#233;line Claux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boulkout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian d'Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Golding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrudav Raval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rinaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03532362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111324" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ngoh Newilah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kendine Vepowo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Takam Ngouno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouniol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14812" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Beddiaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet-Fressancourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122827" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoonthawee Saetear" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Biron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00605" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Boonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanta Tongta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Logi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD6F3T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut Serin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01251B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.03.065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H Hebelstrup" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.07.039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Morante" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ceballos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sanchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Calle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHZVJ0TH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawikunya Kiatponglarp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supagorn Rugmai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.11.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638851v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waraporn Sorndech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M. Jansson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hoo Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.097" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01248h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.05.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.12.070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B78H1DLN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1P9TW1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Ciric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Loos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.09.059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7403-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268245v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vikso-Nielsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2012.09.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7H0FKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651202v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.10.048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW9KPNT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevina P&#233;rez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Guzman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tapia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.06.051" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TK304L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301676c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.07.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4DFLMG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201453r" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tawil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Viks&#248;-Nielsen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.07.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTR49M6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646140v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Tapia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo E. Rodriguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ducamp-Collin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X12445291" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650058v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarlezka Jimenez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100418r" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100913z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4208-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XD2M1G4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gidley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Hanashiro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norziah Mohd Hani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Hill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Anton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.07.056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZK4VJCT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhaliass" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.04.032" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN8S0TN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666296v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Gilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gidley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kilz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/cfw-55-3-0139" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe Mendez-Montealvo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013119" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658467v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070024z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Achille Tetchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges N'Guessan Amani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2928" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69XFK54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674951v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. N'Guessan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamenan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potocki-Veronese" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monsan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678048v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Amani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421893v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Ghasemi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627947v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutheil de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264926v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Burgy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787360v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356070v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamure" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495797v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Gaumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625952v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurekaselect.com" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781681084534117010007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625974v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781681084534117010008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Ral" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>