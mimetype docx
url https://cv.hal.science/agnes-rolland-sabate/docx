--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -560,274 +560,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing gallic acid–starch interactions through Rapid ViscoAnalyzer in vitro digestion</w:t>
+                <w:t xml:space="preserve">Varietal and environmental influences on organoleptic and cooking quality of water yam ( Dioscorea alata ) landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian d'Costa</w:t>
+                <w:t xml:space="preserve">Dominique Rinaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy Golding</w:t>
+                <w:t xml:space="preserve">David Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mrudav Raval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bordenave</w:t>
+                <w:t xml:space="preserve">Dalila Pétro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113409⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245808v1</w:t>
+                <w:t xml:space="preserve">hal-04217689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varietal and environmental influences on organoleptic and cooking quality of water yam ( Dioscorea alata ) landraces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing gallic acid–starch interactions through Rapid ViscoAnalyzer in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian d'Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rinaldo</w:t>
+                <w:t xml:space="preserve">Billy Golding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrudav Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Pétro</w:t>
+                <w:t xml:space="preserve">Nicolas Bordenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217689v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native and fermented waxy cassava starch as a novel gluten-free and clean label ingredient for baking and expanded product development</w:t>
               </w:r>
@@ -1075,659 +1075,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple puree's texture is independent from fruit firmness</w:t>
+                <w:t xml:space="preserve">Pectin degradation accounts for apple tissue fragmentation during thermomechanical-mediated puree production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111324⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.106885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189093v1</w:t>
+                <w:t xml:space="preserve">hal-03313582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of apple, beet and kiwifruit cell walls by boiling in acid conditions: Common and specific responses</w:t>
+                <w:t xml:space="preserve">Exploring interactions between pectins and procyanidins: Structure-function relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 112, pp.106266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106266⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 113, pp.106498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152561v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring interactions between pectins and procyanidins: Structure-function relationships</w:t>
+                <w:t xml:space="preserve">Modification of apple, beet and kiwifruit cell walls by boiling in acid conditions: Common and specific responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 113, pp.106498. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 112, pp.106266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172374v1</w:t>
+                <w:t xml:space="preserve">hal-03152561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of consumer‐oriented quality characteristics of raw and boiled plantains in Cameroon: implication for breeding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouniol</w:t>
+                <w:t xml:space="preserve">Apple puree's texture is independent from fruit firmness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.14812⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.111324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102644v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin degradation accounts for apple tissue fragmentation during thermomechanical-mediated puree production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+                <w:t xml:space="preserve">Analysis of consumer‐oriented quality characteristics of raw and boiled plantains in Cameroon: implication for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ngoh Newilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kendine Vepowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Takam Ngouno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 120, pp.106885. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (3), pp.1135-1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.14812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313582v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Structure of Starches Grafted with Hydrophobic Groups: A New Analytical Strategy</w:t>
               </w:r>
@@ -1765,51 +1765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Beddiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Collinet-Fressancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (12), pp.2827. </w:t>
@@ -1890,51 +1890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107, pp.105962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,299 +2347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, conformational and rheological properties of κ-carrageenan-sodium stearoyl lactylate gels and solutions</w:t>
+                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Ortiz-Tafoya</w:t>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefina Valadez-García</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Tecante</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 193, pp.289-297. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621202v1</w:t>
+                <w:t xml:space="preserve">hal-01577106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does temperature govern mechanisms of starch changes during extrusion?</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of polysaccharide-based copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Logié</w:t>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+                <w:t xml:space="preserve">Pauline Faucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+                <w:t xml:space="preserve">Laurence Tarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Pizzut Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.040⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (17), pp.4012-4022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8GC01251B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621492v1</w:t>
+                <w:t xml:space="preserve">hal-01889263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in seed composition and germination of wheat (Triticum aestivum) and pea (Pisum sativum) when exposed to high temperatures during grain filling and maturation</w:t>
               </w:r>
@@ -2753,338 +2749,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
+                <w:t xml:space="preserve">Thermal, conformational and rheological properties of κ-carrageenan-sodium stearoyl lactylate gels and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+                <w:t xml:space="preserve">M.C. Ortiz-Tafoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Josefina Valadez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Tecante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.289-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577106v1</w:t>
+                <w:t xml:space="preserve">hal-02621202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of polysaccharide-based copolymers</w:t>
+                <w:t xml:space="preserve">How does temperature govern mechanisms of starch changes during extrusion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grimaud</w:t>
+                <w:t xml:space="preserve">Nicolas Logié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Faucard</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Tarquis</w:t>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pizzut Serin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8GC01251B⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889263v1</w:t>
+                <w:t xml:space="preserve">hal-02621492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dextran with unique rheological properties produced by the dextransucrase from Oenococcus kitaharae DSM 17330</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,64 +3161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular structure and film properties of enzymatically-engineered high molar mass dextrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Faucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,349 +3393,361 @@
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, pp.1105-1112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Sagnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim H. Hebelstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, pp.903 - 903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choline chloride vs choline ionic liquids for starch thermoplasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3744,4602 +3756,4602 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 177, pp.424 - 432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-memory effect in amorphous potato starch: The influence of local orders and paracrystallinity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Foucat</w:t>
+                <w:t xml:space="preserve">Discovery of new spontaneous sources of amylose-free cassava starch and analysis of their structure and techno-functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Morante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.03.065⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.383 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632147v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Leroy</w:t>
+                <w:t xml:space="preserve">Spherulitic self-assembly of debranched starch from aqueous solution and its effect on enzyme digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worawikunya Kiatponglarp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supagorn Rugmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunanta Tongta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.07.039⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.235 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528963v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new spontaneous sources of amylose-free cassava starch and analysis of their structure and techno-functional properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Calle</w:t>
+                <w:t xml:space="preserve">Structure of branching enzyme- and amylomaltase modified starch produced from well-defined amylose to amylopectin substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waraporn Sorndech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Sagnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita M. Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byung-Hoo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.51 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02641275v1</w:t>
+                <w:t xml:space="preserve">hal-02638851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherulitic self-assembly of debranched starch from aqueous solution and its effect on enzyme digestibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Supagorn Rugmai</w:t>
+                <w:t xml:space="preserve">Plant-crafted starches for bioplastics production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Sagnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim H Hebelstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.11.027⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.398 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639892v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of branching enzyme- and amylomaltase modified starch produced from well-defined amylose to amylopectin substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape-memory effect in amorphous potato starch: The influence of local orders and paracrystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 152, pp.51 - 61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.06.097⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 146, pp.411 - 419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638851v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate model to characterise relations between maize mutant starches and hydrolysis kinetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gérard</w:t>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.116 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640249v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the destructuration of starch in water–ionic liquid mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sciarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (1), pp.291-299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4gc01248h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+                <w:t xml:space="preserve">Multivariate model to characterise relations between maize mutant starches and hydrolysis kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.497 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635960v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and chain reorganization of debranched rice starches in relation to resistant starch formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worawikunya Kiatponglarp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunanta Tongta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, pp.108-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.12.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylolysis of maize mutant starches described with a fractal-like kinetics model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 123, pp.266-274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.116-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interphase vs confinement in starch-clay bionanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Coativy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, pp.746-752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of enzymatically synthesized amylopectin analogs via asymmetrical flow field flow fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Ciric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (24), pp.6271-6277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hyperbranched glycopolymers produced in vitro using enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (6), pp.1607-1618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-013-7403-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of substrate and product specificity of the purified recombinant glycogen branching enzyme of Rhodothermus obamensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Synthesis of Hyperbranched alpha-Glucans Using a Biomimetic Enzymatic Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Grimaud</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2012.09.022⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.438 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm301676c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268245v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and supra-molecular structure of waxy starches developed from cassava (Manihot esculenta Crantz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolated starches from yams (Dioscorea sp) grown at the Venezuelan Amazons: Structure and functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevina Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hernán Ceballos</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 92 (2), pp.1451 - 1462. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.10.048⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.650 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651202v1</w:t>
+                <w:t xml:space="preserve">hal-02647318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated starches from yams (Dioscorea sp) grown at the Venezuelan Amazons: Structure and functional properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elevina Pérez</w:t>
+                <w:t xml:space="preserve">Characterization of substrate and product specificity of the purified recombinant glycogen branching enzyme of Rhodothermus obamensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Vikso-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Tapia</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 98 (1), pp.650 - 658. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1830 (1), pp.2167 - 2177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.06.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2012.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647318v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Synthesis of Hyperbranched alpha-Glucans Using a Biomimetic Enzymatic Toolbox</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and supra-molecular structure of waxy starches developed from cassava (Manihot esculenta Crantz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roussel</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (2), pp.438 - 447. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (2), pp.1451 - 1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm301676c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268195v1</w:t>
+                <w:t xml:space="preserve">hal-02651202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of novel cassava starches with low and high amylose contents in comparison with other commercial sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.161-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Property Engineering of alpha-D-Glucans Synthesized by Dextransucrase Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Irague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.187-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm201453r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of concentrated raw starch: a new very efficient [alpha]-amylase from Anoxybacillus flavothermus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some properties of starch and starch edible films from under-utilized roots and tubers from the Venezuelan Amazons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Viksø-Nielsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+                <w:t xml:space="preserve">Maria S. Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Colonna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elevina Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo E. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ducamp-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (6), pp.526 - 544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021955X12445291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646168v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some properties of starch and starch edible films from under-utilized roots and tubers from the Venezuelan Amazons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrolysis of concentrated raw starch: a new very efficient [alpha]-amylase from Anoxybacillus flavothermus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo E. Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romel Guzman</w:t>
+                <w:t xml:space="preserve">Georges Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Ducamp-Collin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Viksø-Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (6), pp.526 - 544. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021955X12445291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646140v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical, Functional, and Macromolecular Properties of Waxy Yam Starches Discovered from &amp;quot;Mapuey&amp;quot; (Dioscorea trifida) Genotypes in the Venezuelan Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gibert</w:t>
+                <w:t xml:space="preserve">In Depth Study of a New Highly Efficient Raw Starch Hydrolyzing alpha-Amylase from Rhizomucor sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Vikso-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yarlezka Jimenez</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Sanchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf100418r⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.34 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm100913z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650058v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Depth Study of a New Highly Efficient Raw Starch Hydrolyzing alpha-Amylase from Rhizomucor sp</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Vikso-Nielsen</w:t>
+                <w:t xml:space="preserve">Physicochemical, Functional, and Macromolecular Properties of Waxy Yam Starches Discovered from &amp;quot;Mapuey&amp;quot; (Dioscorea trifida) Genotypes in the Venezuelan Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevina Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yarlezka Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm100913z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.263 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf100418r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646404v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular size and mass distributions of native starches using complementary separation methods: Asymmetrical Flow Field Flow Fractionation (A4F) and Hydrodynamic and Size Exclusion Chromatography (HDC-SEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 399 (4), pp.1493 - 1505. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4208-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Measurements of the Size Distributions of Starch Molecules in Solution: Current Dilemmas and Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Gidley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isao Hanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norziah Mohd Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra E. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huber Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79 (2), pp.255-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplastic starch plasticized by an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (2), pp.256-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Size and Molecular Weight Distribution of Starch: Why It Is Important and Why It Is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Gidley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Foods World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (3), pp.139-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/cfw-55-3-0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online determination of structural properties and observation of deviations from power law behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Guadalupe Mendez-Montealvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (7), pp.1719-1730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm7013119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching features of amylopectins and glycogen determined by asymmetrical flow field flow fractionation coupled with multiangle laser light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Guadalupe Mendez-Montealvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (2), pp.2520-2532. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm070024z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and physicochemical where science meets business characterisation of starches from yam, cocoyam, cassava, sweet potato and ginger produced in the Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Achille Tetchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges N'Guessan Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (10), pp.1906-1916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.2928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of yam starch gels during processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kamenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (1), pp.94-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elongation and insolubilisation of alpha-glucans by the action of Neisseria polysaccharea amylosucrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Potocki-Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40, pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular characteristics of ten yam (Dioscorea spp) starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83, pp.927-936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8349,176 +8361,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet NUTRIG - Impact de la combinaison des aliments d’un repas sur la libération des Nutriments et l’Index Glycémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atefeh Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Catanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Nutrition Grand-Ouest - JANGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRNH Ouest, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding pectins structural modifications during fruit processing : relation with textural properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8577,100 +8589,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Characterization of Macromolecules-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into pectin-procyanidin interactions: Structure/function relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,843 +8697,843 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of non-starch polysaccharides on the textural behavior of processed yam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutheil de La Rochère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Polysaccharide Conference of the European Polysaccharide Network of Excellence (EPNOE) - EPNOE2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; BIA ; LGP ; IMT Mine Alès ; Cemef ; IMP, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF NON-STARCH POLYSACCHARIDES ON THE TEXTURAL BEHAVIOR OF PROCESSED YAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutheil de La Rochère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rinaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of cell walls of apple, red beet and kiwifruit by heating in acid conditions: common and specific responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronica Nessi</w:t>
+                <w:t xml:space="preserve">Impact of different pre- and post-harvest treatments of apple fruits on puree's texture and on pectic polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Detmold, Germany</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356039v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the rheological properties of apple purees with the content of soluble pectins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Starch Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341487v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of cell walls of apple, red beet and kiwifruit by heating in acid conditions: common and specific responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+                <w:t xml:space="preserve">Linking the rheological properties of apple purees with the content of soluble pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Cell wall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264926v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different pre- and post-harvest treatments of apple fruits on puree's texture and on pectic polysaccharides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Burgy</w:t>
+                <w:t xml:space="preserve">Modification of cell walls of apple, red beet and kiwifruit by heating in acid conditions: common and specific responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">15th Cell wall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786705v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular size of soluble pectins in apple fruits is not affected by heat processing into puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9529,120 +9541,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular size of soluble pectins in apple fruits is not affected by heat processing into puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9650,1313 +9662,1313 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Memory effects in amorphous Potato starch: influence of local orders and paracrystallinity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+                <w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Detmold, Germany</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356070v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Storage and Process on the Cell Wall Composition of Apple Purees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Burgy</w:t>
+                <w:t xml:space="preserve">Shape-Memory effects in amorphous Potato starch: influence of local orders and paracrystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Starch Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786700v1</w:t>
+                <w:t xml:space="preserve">hal-03356070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of different milk protein aggregates by Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering (A4F-MALLS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+                <w:t xml:space="preserve">Impact of Storage and Process on the Cell Wall Composition of Apple Purees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du groupe francophone de fractionnement flux-force</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789160v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high temperatures during grain filling on grain composition and seed quality of wheat, oilseed rape and pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. ISTA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Seed Testing Association., Jun 2016, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
+                <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">66th Starch Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549175v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials</w:t>
+                <w:t xml:space="preserve">Ionic liquids as processing aids for polysaccharide based materials : The case of starch plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Starch Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
+              <w:t xml:space="preserve">ISGC 2015, International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548992v1</w:t>
+                <w:t xml:space="preserve">hal-02549175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as plasticizers for starch based materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Decaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT III, 3rd International Conference on Ionic Liquid-based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch destructuration by ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sciarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of new dextrans designed using dextransucrase mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Irague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.colloque européen Polymerix 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCB développement. Rennes, FRA., May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticization of starch by a ionic liquid: melt processing and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAcro 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10966,588 +10978,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field flow fractionation (FFF): practical and experimental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catia Contado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle Separation Techniques. Fundamentals, Instrumentation, and Selected Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.621-657, 2022, 978-0-323-85486-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85486-3.00005-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Size-Exclusion Chromatography coupled with on-line Multi-angle Laser Light Scattering (HPSEC-MALLS)</w:t>
+                <w:t xml:space="preserve">Field-Flow Fractionation (FFF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Masuelli; Denis Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Physicochemical Properties of Biopolymers (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BENTHAM SCIENCE PUBLISHERS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 730 p., 2017, 978-1-68108-454-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/9781681084534117010008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BENTHAM SCIENCE PUBLISHERS</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03625952v1</w:t>
+                <w:t xml:space="preserve">hal-03625974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Flow Fractionation (FFF)</w:t>
+                <w:t xml:space="preserve">High-Performance Size-Exclusion Chromatography coupled with on-line Multi-angle Laser Light Scattering (HPSEC-MALLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Masuelli; Denis Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Physicochemical Properties of Biopolymers (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENTHAM SCIENCE PUBLISHERS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 730 p., 2017, 978-1-68108-454-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/9781681084534117010007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/9781681084534117010008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03625974v1</w:t>
+                <w:t xml:space="preserve">hal-03625952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depict the mode of action of amylolytic enzymes on starch granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Ral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA SOLEIL 10 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline structure in starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11556,88 +11568,88 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Japan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 451p., 2015, 978-4-431-55494-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11784,51 +11796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233834v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omb&#233;line Claux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boulkout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian d'Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Golding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrudav Raval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rinaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03532362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111324" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ngoh Newilah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kendine Vepowo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Takam Ngouno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouniol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14812" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Beddiaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet-Fressancourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122827" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoonthawee Saetear" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Biron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00605" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Boonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanta Tongta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Logi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD6F3T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut Serin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01251B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.03.065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H Hebelstrup" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.07.039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Morante" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ceballos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sanchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Calle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHZVJ0TH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawikunya Kiatponglarp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supagorn Rugmai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.11.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638851v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waraporn Sorndech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M. Jansson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hoo Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.097" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01248h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635960v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.05.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.12.070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B78H1DLN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1P9TW1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Ciric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Loos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.09.059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7403-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268245v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vikso-Nielsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2012.09.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7H0FKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651202v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.10.048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW9KPNT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevina P&#233;rez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Guzman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tapia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.06.051" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TK304L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301676c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.07.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4DFLMG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201453r" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tawil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Viks&#248;-Nielsen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.07.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTR49M6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646140v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Tapia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo E. Rodriguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ducamp-Collin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X12445291" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650058v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarlezka Jimenez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100418r" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100913z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4208-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XD2M1G4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gidley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Hanashiro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norziah Mohd Hani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Hill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Anton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.07.056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZK4VJCT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhaliass" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.04.032" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN8S0TN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666296v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Gilbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gidley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hill" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kilz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/cfw-55-3-0139" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe Mendez-Montealvo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013119" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658467v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070024z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Achille Tetchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges N'Guessan Amani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2928" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69XFK54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674951v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. N'Guessan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamenan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potocki-Veronese" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monsan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678048v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Amani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421893v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Ghasemi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627947v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutheil de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264926v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Burgy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787360v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356070v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamure" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495797v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Gaumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625952v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurekaselect.com" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781681084534117010007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625974v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781681084534117010008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Ral" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233834v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omb&#233;line Claux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boulkout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Abert Vian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rinaldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian d'Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Golding" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrudav Raval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Mina Cordoba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Luna Melendez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Larry Moreno Alzate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo00048b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03532362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106266" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ngoh Newilah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kendine Vepowo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Takam Ngouno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouniol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14812" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Beddiaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet-Fressancourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122827" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Decaen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoonthawee Saetear" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Biron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00605" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Boonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanta Tongta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut Serin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01251B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Logi&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCD6F3T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16S6TBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603945v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sagnelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H. Hebelstrup" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.077" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJBSFJLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Morante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ceballos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Calle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHZVJ0TH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawikunya Kiatponglarp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supagorn Rugmai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.11.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waraporn Sorndech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M. Jansson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hoo Lee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.06.097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim H Hebelstrup" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.07.039" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.03.065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.05.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciarini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01248h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.12.070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B78H1DLN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1P9TW1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Ciric" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Loos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.09.059" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7403-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301676c" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevina P&#233;rez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Guzman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tapia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.06.051" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TK304L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vikso-Nielsen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2012.09.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7H0FKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651202v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.10.048" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW9KPNT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652594v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.07.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4DFLMG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201453r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Tapia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo E. Rodriguez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ducamp-Collin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X12445291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646168v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tawil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Viks&#248;-Nielsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.07.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTR49M6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646404v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100913z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarlezka Jimenez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100418r" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4208-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XD2M1G4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658847v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gidley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Hanashiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norziah Mohd Hani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Hill" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Anton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.07.056" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZK4VJCT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arhaliass" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.04.032" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN8S0TN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Gilbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Gidley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hill" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kilz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/cfw-55-3-0139" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe Mendez-Montealvo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm7013119" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070024z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656938v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Achille Tetchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges N'Guessan Amani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2928" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69XFK54Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. N'Guessan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamenan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potocki-Veronese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monsan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Amani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421893v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Ghasemi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627947v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380728v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutheil de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372189v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627410v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Burgy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341487v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264926v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338571v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787360v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789160v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356070v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786700v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340471v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamure" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549175v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colomines" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549170v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549000v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267885v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495797v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Gaumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625974v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurekaselect.com" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781681084534117010008" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625952v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781681084534117010007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626017v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Ral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>