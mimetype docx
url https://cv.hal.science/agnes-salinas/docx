--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2655,51 +2655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54B63788"/>
+    <w:nsid w:val="6A6EAB99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>