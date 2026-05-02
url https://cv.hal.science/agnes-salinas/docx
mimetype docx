--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -73,76 +73,97 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">agnes-salinas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-3435-1760</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maître de Conférences en Psychologie,Habilitée à Diriger des Recherches en Psychologie cognitive, Psycholinguistique et Psychologie interculturelle depuis 2005;Directrice du laboratoire de recherche universitaire CERREV : centre de recherche sur les risques et les vulnérabilités -UR 3918depuis 2017Co-Direction avec Frédérick Lemarchand</w:t>
+        <w:t xml:space="preserve">Maître de Conférences en Psychologie,Habilitée à Diriger des Recherches en Psychologie cognitive, Psycholinguistique et Psychologie interculturelle depuis 2005;Directrice du laboratoire de recherche universitaire CERREV : centre de recherche sur les risques et les vulnérabilités -UR 3918depuis 2017.Co-Direction avec Frédérick Lemarchand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -165,1395 +186,1395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Personality and Emotional Competences on Academic Performance: Direct and Indirect Pathways Mediated by Perceived Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Samuel Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Personality Psychology (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.61-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5114/cipp.2021.111423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of chronotype, Big Five, and emotional competences with perceived stress in university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (7), pp.1090-1098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07420528.2020.1752705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation de la compétence interculturelle : le cas des étudiantes saoudiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analele Universităţii din Craiova. Seria Psihologie-Pedagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, [year XVI] (35-36), pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective actionnelle au service de la compétence interculturelle : le cas des apprenants arabophones en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de pédagogie de la Faculté de pédagogie de Tanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodie et méthode verbo-tonale au service du travail de correction phonétique du FLE pour les étudiants Egyptiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ali El Sayed Ibrahim Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Langue et Littérature Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (14), pp.41-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation d'une langue étrangère : interférences entre les systèmes français et arabe (dialecte égyptien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Langue et Littérature Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (14), pp.41-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus, stratégies et risques de biais cognitifs sous-jacents à la communication interculturelle : référenciations individuelles et structures groupales culturelles en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin du CRATIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.10-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, individual differences, and situation: influence on coping in French and Chinese table tennis players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Laborde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Min You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), pp.255-261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2011.566367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation des compétences culturelles et linguistiques en langue étrangère : comment aider les apprenants à interpréter en communication interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (25), pp.95-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sémantico-lexicales et hypothèses de traduction en roumain pour des mots inconnus en français langue étrangère et langue des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Approches du sens. Perspectives littéraires, didactiques et linguistiques, 5, pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Soi-même en tant qu’Autre. Expressions identitaires des étudiants roumains en français des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction automatique des langues et modélisations des interactions langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Psycholinguistique et intelligence artificielle, [35e année] (144), pp.99-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lgge.2001.901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1563,867 +1584,966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHERLOC : Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.467-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’aide professionnelle ergonomique et cognitive avec un accompagnateur du médecin généraliste : innovation en France en matière d’aide médicale à des populations vulnérables dans le cadre du dépistage systématique du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès international de la Société d’Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inégalités à fleur de peau. Pratiques de sage-femme traditionnelle et cuidados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Orjuela Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Olivero Guidobono; Carmen Laura Paz Reverol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteridades: voces, pieles y géneros. Entre discriminaciones y la inclusion social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dykinson, pp.774-787, 2024, (Conocimiento contemporáneo), 978-84-1070-334-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construcción de la identidad a través de las narrativas de cuidado y salud en contextos interculturales: el caso de las parterias vivas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Culturas de nacimiento. Practicas y saberes que salvan vidas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Orjuela Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Katia Álvarez Díaz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Olivero Guidobono. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educar, comunicar, socializar en la heterogeneidad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Identidades múltiples. Voces y miradas en torno a la inclusión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egregius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-272, 2024, (Horizonte Académico), 978-84-1177-091-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikynson</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05396475v1</w:t>
+                <w:t xml:space="preserve">hal-05564790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acceptabilité sociale de l'hydrogène : évaluation pré et post information par serious game collaboratif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La construcción de la identidad a través de las narrativas de cuidado y salud en contextos interculturales: el caso de las parterias vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Frédérick Lemarchand. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Orjuela Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katia Álvarez Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition énergétique bas-carbone. Obstacles et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, pp.135-145, 2022, (Sociologies et environnement), 978-2-343-25208-7</w:t>
+              <w:t xml:space="preserve">Educar, comunicar, socializar en la heterogeneidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dikynson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1171-1182, 2023, (Conocimiento contemporáneo), 978-84-1170-355-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621836v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération des individus au travail : interrogations des identités culturelles et fonctionnement multiculturel ou inter-normé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'acceptabilité sociale de l'hydrogène : évaluation pré et post information par serious game collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérick Lemarchand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le défi interculturel : enjeux et perspectives pour entreprendre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.123-130, 2017, (Diversité culturelle et dynamique des organisations), 978-2-343-13497-0</w:t>
+              <w:t xml:space="preserve">Transition énergétique bas-carbone. Obstacles et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.135-145, 2022, (Sociologies et environnement), 978-2-343-25208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943545v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche psycholinguistique et interculturelle des stratégies langagières dans le discours écrit : l’exemple de la lettre de candidature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coopération des individus au travail : interrogations des identités culturelles et fonctionnement multiculturel ou inter-normé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Analyse du discours dans la société : engagement du chercheur et demande sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Honoré Champion, pp.249-265, 2012, Colloques, congrès et conférences sciences du langage, histoire de la langue et des dictionnaires, 978-2-7453-2456-6</w:t>
+              <w:t xml:space="preserve">Le défi interculturel : enjeux et perspectives pour entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.123-130, 2017, (Diversité culturelle et dynamique des organisations), 978-2-343-13497-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949219v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes langagières, normes culturelles… Approche psycholinguistique des stratégies langagières des étudiants roumains dans la rédaction des formules de politesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Approche psycholinguistique et interculturelle des stratégies langagières dans le discours écrit : l’exemple de la lettre de candidature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l’enseignement/apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éd. de l'École polytechnique, pp.267-282, 2010, (Linguistique et didactique), 978-2-7302-1547-3</w:t>
+              <w:t xml:space="preserve">L'Analyse du discours dans la société : engagement du chercheur et demande sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Honoré Champion, pp.249-265, 2012, Colloques, congrès et conférences sciences du langage, histoire de la langue et des dictionnaires, 978-2-7453-2456-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389187v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes langagières, normes culturelles… Approche psycholinguistique des stratégies langagières des étudiants roumains dans la rédaction des formules de politesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bertrand; Isabelle Schaffner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l’enseignement/apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. de l'École polytechnique, pp.267-282, 2010, (Linguistique et didactique), 978-2-7302-1547-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes langagières, normes culturelles… Approche psycholinguistique des stratégies langagières des étudiants roumains dans la rédaction des formules de politesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'enseignement-apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Editions de l'Ecole Polytechnique, pp.267-280, 2010, Linguistique et didactique, 978-2-7302-1547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2433,161 +2553,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Delatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen. 2022, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2655,51 +2775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A6EAB99"/>
+    <w:nsid w:val="51F7391A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2886,51 +3006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-salinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min You" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel Vaughan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/cipp.2021.111423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1752705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ali El Sayed Ibrahim Sa&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2011.566367" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2001.901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05361588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Orjuela Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=953211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-salinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3435-1760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min You" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel Vaughan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/cipp.2021.111423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2020.1752705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ali El Sayed Ibrahim Sa&#239;d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2011.566367" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2001.901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05361588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Orjuela Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/14BhjV1g2yvp77UbYTyI9ZlACHGK5AV7z/view" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=953211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>