--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2775,51 +2775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51F7391A"/>
+    <w:nsid w:val="553BA6DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>