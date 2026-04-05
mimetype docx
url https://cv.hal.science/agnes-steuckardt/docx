--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -250,3432 +250,3432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes et usages du démonstratif dans l’Histoire d’un voyage faict en la terre du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Dal Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, p. 5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participatory Detection of Language Barriers towards Multilingual Sustainability(ies) in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Litre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Andrason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonnardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (13), pp.8133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su14138133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03713876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens de « numérique » : émergence d’emplois et dynamique du changement sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.8153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.8005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs de reformulation formés en dire : exploration outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reformulations, N° 212 (212), pp.17-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.212.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Content analysis of newspaper coverage of wolf recolonization in France using structural topic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220, pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ponctuation choisie des peu-lettrés, d’après « Corpus 14 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.1917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La glose, ses gloses et leurs instruments: que nous apprend le Français préclassique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vassiliadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.117-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA CLASSE GRAMMATICALE A-T-ELLE UNE INFLUENCE DANS L’APPARITION DES DISFLUENCES PERÇUES COMME SEVERES ? UNE ETUDE SUR LE FRANÇAIS ET LE SLOVAQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echo des études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loup en tribunes : analyse comparée de deux discours argumentatifs sur une espèce controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Sarale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalisateurs émergents en français contemporain, présentation théorique et études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wionet Chantal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les modalisateurs émergents en français contemporain, 26, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de quelques correctifs formés sur dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186, pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18463/steuckardt.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La satire des mots à la mode dans la presse française : idéologie linguistique et idéologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.26-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/8000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventeurs et passeurs de mot. Le rôle des sujets de langue d’après Gilles Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gilles Ménage, un homme de langue dans la République des lettres, 88, pp.161-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsunami : un emprunt scientifique et ses effets anxiogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Sarale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique française et d'analyse de la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5.1, pp.143-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsunami&amp;quot; : un emprunt scientifique et ses effets anxiogènes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Sarale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’environnement : approches lexicales et discursives, tome 5.1., p. 143-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot à la mode: Usages et enjeux d'une expression métalinguistique profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wionet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.127-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langue écrite et langue parlée pendant la Première Guerre mondiale : enjeux et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roynette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistisches Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (106-126)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les emprunts du français aux langues germaniques. Parcours diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, p.157-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Langues germaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, p.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multimodal Study of Answers to Disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, August 2012, http://dx.doi.org/10.1007/s12193-012-0110-z. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-012-0110-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néologie et sentiment de la langue au 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.81-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modalisation de l'énoncé à l'écrit : enquêtes sur les représentations et les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wionet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 175, p. 5-10</w:t>
+              <w:t xml:space="preserve">, 2011, 130, p.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...1914 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Chantal Wionet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition dans le Dictionnaire philosophique de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 130, p.11-17</w:t>
+              <w:t xml:space="preserve">, 2009, 1 (119), p.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire la reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52, pp.159-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La définition dans le Dictionnaire philosophique de Voltaire</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprunt, un événement linguistique. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Neologica, 2, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4228-5.p.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprunt, un événement linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À travers le TLFi : les emprunts au russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, p. 117-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style laconique et style abondant dans la rhétorique révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1 (119), p.38-42</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 113, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2007.3880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages polémiques de la reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.9-17</w:t>
+              <w:t xml:space="preserve">Recherches linguistiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'emprunt, un événement linguistique. Présentation</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nomination dans &amp;quot;Cleveland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (I), pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'emprunt, un événement linguistique</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages polémiques de la reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.9-17</w:t>
+              <w:t xml:space="preserve">Recherches linguistiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Marat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, p. 117-129</w:t>
+              <w:t xml:space="preserve">Révolution Française.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Style laconique et style abondant dans la rhétorique révolutionnaire</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anglicisme politique dans la seconde moitié du 18è siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82, pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nomination dans Cleveland : points de vue sur une caverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Autour du programme d'Agrégation de lettres 2007, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethos et revendication d'égalité dans les &amp;quot;Euvres&amp;quot; de Louise Labé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de style </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots en politique Liberté de la presse, des Lumières aux Trois Glorieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.16972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaisante fantasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 113, pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/igram.2007.3880⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 96, pp.12-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2003.2638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Usages polémiques de la reformulation</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ennemis selon L’Ami du peuple, ou la catégorisation identitaire par contraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches linguistiques </w:t>
-[...638 lines deleted...]
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 69, pp.7-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.10023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
@@ -4022,51 +4022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre contrôle et protection -L'évolution de la représentation des insectes dans le discours médiatique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,51 +4143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre contrôle et protection – L’évolution de la représentation des insectes dans le discours médiatique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,50 +4258,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle ressource numérique : les noms propres du Petit Larousse illustré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des dictionnaires 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution des marques d'usage dans le Petit Larousse illustré (1906-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4310,182 +4392,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de métalexicographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Neuville-sur-Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle ressource numérique : les noms propres du Petit Larousse illustré.</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Petit Larousse, témoin de l'histoire du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,90 +4536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4696,51 +4696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowada Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Dal Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Neveu et al., Jul 2016, Tours, France. pp.10.1051/shsconf/20162706008 </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enquêter sur les diachronies courtes et contemporaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,57 +5493,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dictionnaires et l'emprunt (16e-21e siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Aix-en-Provence, France. pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.167-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal Annotations and Categorization for Political Debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICMI Workshop on Multimodal Corpora for Machine learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Alicante, Spain. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institution du français &amp;quot;révolutionné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'institution du français "révolutionné" : construction du sujet de la langue dans le Dictionnaire national et anecdotique (1790)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. p. 375-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment enquêter sur la diffusion des normes à partir de corpus écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,450 +5951,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association for French Language Studies, " Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782157v1</w:t>
-              </w:r>
-[...391 lines deleted...]
-                <w:t xml:space="preserve">hal-00983742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code graphique et intégration des emprunts en français : la querelle de l'y grec au XVIIIe siècle.</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,77 +6628,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing and Linking Text in a Large Body of Family Writings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Dal Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6775,64 +6775,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
@@ -7164,64 +7164,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre vieillissement et innovation : le changement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7268,77 +7268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalisateurs émergents en français contemporain [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wionet Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Siouffi, Agnès Steuckardt, Chantal Wionet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, 2016</w:t>
@@ -7466,51 +7466,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, 133 p., 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
@@ -7973,51 +7973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue sous le feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roynette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8149,51 +8149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue sous le feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jugement de l'oreille (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Thorel, Agnès Steuckardt. Honoré Champion, pp.non connu, 2014, Linguistique historique, Gilles Siouffi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,1079 +8456,1079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leo Spitzer, Traque des mots étrangers, haine des peuples étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Briu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, à paraître, 2012, Christine Jacquet-Pfau</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau: Les Confessions I à IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 248 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travaux du CLAIX / Travaux - Cercle linguistique d'Aix-en-Provence, 23 - Les langues germaniques - problèmes de linguistique comparée et de linguistique diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence, pp.5-191, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, à paraître, 2012, Christine Jacquet-Pfau</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dictionnaires et l'emprunt XVIe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Provence, pp.264, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dictionnaires et l'emprunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PU de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.264, 2011, Langues et langage, 978-2-85399-785-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dictionnaires et l'emprunt: XVIe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Provence, 264 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine: Thébaïde, Britannicus, Mithridate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 310 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire national et anecdotique (1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 221 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les linguistes et la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 248 p., 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Steuckardt; Aïno Niklas-Salminen. P. Lang, 310 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 222 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs de glose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Steuckardt; Aïno Niklas-Salminen. Publications de l'Université de Provence, 326 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot et sa glose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PU de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.264, 2011, Langues et langage, 978-2-85399-785-0</w:t>
+              <w:t xml:space="preserve">, pp.308, 2003, Langues et langage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...597 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
@@ -9626,51 +9626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Sarale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caillat Domitille; Verine Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck supérieur, pp.48-62, 2024, 978-2-8073-6055-6</w:t>
@@ -9893,51 +9893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Dal Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowada Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10068,346 +10068,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pression des normes dans les écrits peu lettrés. Le cas de correspondances ordinaires de la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Große</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lene Schosler; Juhani Härmä; Jan Lindschouw. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXIXe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELIPHI - Éditions de Linguistique et Philologie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1097-1110, 2021, Bibliothèque de linguistique romane, 978-2-37276-053-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La prosodie dans les traités de rhétorique », in Histoire de la description de la parole : de l’introspection à l’instrumentation, C. Dodane et Cl. Schweitzer, éds., Paris, Champion, 2021, p. 27-54.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la description de la parole : de l’introspection à l’instrumentation, C. Dodane et Cl. Schweitzer, éds., Paris, Champion, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prosodie dans les traités de rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la description de la parole : de l’introspection à l’instrumentation, C. Dodane et Cl. Schweitzer, éds., Paris, Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-54, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...179 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rituel et l’individuel dans les pratiques d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Dal Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowada Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10624,427 +10624,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Collette</w:t>
+                <w:t xml:space="preserve">Hors-normes et norme dans des écrits peu-lettrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits hors-normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Éditions de l'Université de Sherbrooke</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-8, 2019, 978-2-7622-0360-8</w:t>
+                <w:t xml:space="preserve">Les Éditions de l’université de Sherbrooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-40, 2019, 978-2-7622-0360-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166032v1</w:t>
+                <w:t xml:space="preserve">hal-04166048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors-normes et norme dans des écrits peu-lettrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits hors-normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Éditions de l’université de Sherbrooke</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.27-40, 2019, 978-2-7622-0360-8</w:t>
+                <w:t xml:space="preserve">Les Éditions de l'Université de Sherbrooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2019, 978-2-7622-0360-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166048v1</w:t>
+                <w:t xml:space="preserve">hal-04166032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barbare et sauvage dans les grands dictionnaires de langue française (1680-1798)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Le Borgne; Odile Parsis-Barubé; Nathalie Vuillemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Savoirs des barbares, des primitifs et des sauvages. Lectures de l’Autre aux XVIIIe et XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-38, 2018, Rencontres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07941-5.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il de faux changements linguistiques ? L’exemple des modalisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wionet Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ayres-Bennett (Wendy); Carlier (Anne); Glikman (Julie); Rainsford (Thomas M.); Siouffi (Gilles); Skupien Dekens (Carine). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles voies d'accès au changement linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.421-437, 2018, Histoire et évolution du français, 978-2-406-06944-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre de l’écrit. Langue nationale et substrat dialectal dans les correspondances peu-lettrées de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Savoirs des barbares, des primitifs et des sauvages. Lectures de l’Autre aux XVIIIe et XIXe siècles</w:t>
+              <w:t xml:space="preserve">La langue sous le feu. Mots, textes, discours de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dictionnaires du XVIIIe siècle et l'oreille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Steuckardt; Mathilde Thorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jugement de l'oreille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-227, 2017, 9782745335494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944763v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre de l'écrit: Langue nationale et substrat dialectal dans les correspondances peu-lettrées de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11077,238 +11258,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roynette Odile; Siouffi Gilles; Steuckardt Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue sous le feu: Mots, textes, discours de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-110, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185310v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-01944763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du consensus : on va dire, on va dire ça, on va dire ça comme ça</w:t>
               </w:r>
@@ -11462,51 +11462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rédemption est dans la pause. Émotion et prosodie dans l’interview de DSK au vingt heures du 18 septembre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11669,51 +11669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Européiste dans le discours radical « anti-européiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11954,51 +11954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émotion est dans la pause. Emotion et prosodie dans l’interview de DSK au vingt heures du 18 septembre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13144,51 +13144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue dans la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13964,51 +13964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4041DD96"/>
+    <w:nsid w:val="8A0ECFC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14195,51 +14195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-steuckardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6583-6912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06969544X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14138133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dal Bo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1917" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/8000" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roynette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4228-5.p.0013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouverot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2007.3880" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2003.2638" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.10023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowada Lena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100214" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leclercq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thorel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08151" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Honor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviiie-siecle/811-rousseau-la-nouvelle-heloise-9782350307558.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/saric/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/15583" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D&#233;trie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Siblot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Briu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tissoires" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736614v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051130v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecompte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Raissi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bescherelle.com/livre/bescherelle-chronologie-de-lhistoire-de-la-langue-francaise-9782401086241/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004352" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751114v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gro&#223;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/catalogue/biliro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750781v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05470336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JGUP8539" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouvelles-voies-d-acces-au-changement-linguistique-y-a-t-il-de-faux-changements-linguistiques-en.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07941-5.p.0023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185310v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944763v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10501-book-085335494-9782745335494.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676977v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827816v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inclinaison.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831882v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676951v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inclinaison.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077348v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769116v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/steuckar/Downloads/sga6_979-10-231-2001-1_steuckardt.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PVYF6011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604321v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/travaux-de-linguistique-et-de-stylistique-francaises/styles-genres-auteurs-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055894v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077351v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725825v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-steuckardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6583-6912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06969544X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dal Bo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14138133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1917" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/8000" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roynette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4228-5.p.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouverot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2007.3880" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2003.2638" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.10023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowada Lena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100214" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leclercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thorel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08151" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Honor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviiie-siecle/811-rousseau-la-nouvelle-heloise-9782350307558.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/saric/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/15583" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D&#233;trie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Siblot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Briu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tissoires" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051130v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecompte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Raissi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bescherelle.com/livre/bescherelle-chronologie-de-lhistoire-de-la-langue-francaise-9782401086241/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004352" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gro&#223;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/catalogue/biliro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05470336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JGUP8539" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07941-5.p.0023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500135v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouvelles-voies-d-acces-au-changement-linguistique-y-a-t-il-de-faux-changements-linguistiques-en.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944763v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10501-book-085335494-9782745335494.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676977v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827816v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inclinaison.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831882v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676951v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inclinaison.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077348v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769116v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/steuckar/Downloads/sga6_979-10-231-2001-1_steuckardt.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PVYF6011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604321v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/travaux-de-linguistique-et-de-stylistique-francaises/styles-genres-auteurs-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055894v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077351v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725825v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>