--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1587,50 +1587,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tsunami&amp;quot; : un emprunt scientifique et ses effets anxiogènes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Sarale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’environnement : approches lexicales et discursives, tome 5.1., p. 143-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tsunami : un emprunt scientifique et ses effets anxiogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Sarale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1639,215 +1721,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de linguistique française et d'analyse de la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5.1, pp.143-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot à la mode: Usages et enjeux d'une expression métalinguistique profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wionet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, L’environnement : approches lexicales et discursives, tome 5.1., p. 143-156</w:t>
-[...93 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (1), pp.127-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1954,364 +1954,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les emprunts du français aux langues germaniques. Parcours diachronique</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23, p.157-170</w:t>
+              <w:t xml:space="preserve">, 2012, 23, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781551v1</w:t>
+                <w:t xml:space="preserve">hal-01489710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Langues germaniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les emprunts du français aux langues germaniques. Parcours diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, p.157-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Langues germaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, p.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Study of Answers to Disruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, August 2012, http://dx.doi.org/10.1007/s12193-012-0110-z. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12193-012-0110-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781549v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01489710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néologie et sentiment de la langue au 18e siècle</w:t>
               </w:r>
@@ -2891,243 +2891,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nomination dans &amp;quot;Cleveland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (I), pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Style laconique et style abondant dans la rhétorique révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 113, pp.7-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2007.3880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.2007.3880⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02875649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages polémiques de la reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches linguistiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061507v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03061583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages polémiques de la reformulation</w:t>
               </w:r>
@@ -4768,165 +4768,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventeurs et passeurs de mots. Le rôle du sujet dans l'innovation linguistique, selon Gilles Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Gilles Ménage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justice environnementale, justice écologique, justice sociale dans le discours commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondements moraux et politiques de l'agir environnemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782150v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00834441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'écrit vers la parole. Enquête sur les correspondances peu lettrées de la Grande Guerre</w:t>
               </w:r>
@@ -5044,303 +5044,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Dictionnaires anciens : de l'informatisation à l'épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès de la SIDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution et disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disparitions et changements linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les modalisateurs formés sur dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Praxiling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphonie et médiativité dans un marqueur émergent : on va dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marqueurs discursifs : polyphonie, modalité, médiativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Espagne. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782124v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00782130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emprunt, lieu et modèle du dialogisme</w:t>
               </w:r>
@@ -5493,312 +5493,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.167-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dictionnaires et l'emprunt (16e-21e siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Aix-en-Provence, France. pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal Annotations and Categorization for Political Debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...106 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI Workshop on Multimodal Corpora for Machine learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Alicante, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8338,1138 +8338,1138 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jugement de l'oreille (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Thorel, Agnès Steuckardt. Honoré Champion, pp.non connu, 2014, Linguistique historique, Gilles Siouffi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traque des mots étrangers, haine des peuples étrangers: Polémique contre le nettoyage de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 99 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau: Les Confessions I à IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 248 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Spitzer, Traque des mots étrangers, haine des peuples étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Briu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, à paraître, 2012, Christine Jacquet-Pfau</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux du CLAIX / Travaux - Cercle linguistique d'Aix-en-Provence, 23 - Les langues germaniques - problèmes de linguistique comparée et de linguistique diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, pp.5-191, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dictionnaires et l'emprunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Odile Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Mathilde Thorel, Agnès Steuckardt. Honoré Champion, pp.non connu, 2014, Linguistique historique, Gilles Siouffi</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PU de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.264, 2011, Langues et langage, 978-2-85399-785-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, 99 p., 2013</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dictionnaires et l'emprunt XVIe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Provence, pp.264, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Lambert-Lucas, à paraître, 2012, Christine Jacquet-Pfau</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dictionnaires et l'emprunt: XVIe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Provence, 264 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Amélie Tissoires</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine: Thébaïde, Britannicus, Mithridate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 310 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire national et anecdotique (1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 221 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les linguistes et la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 248 p., 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Steuckardt; Aïno Niklas-Salminen. P. Lang, 310 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 222 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs de glose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Provence, pp.5-191, 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Steuckardt; Aïno Niklas-Salminen. Publications de l'Université de Provence, 326 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot et sa glose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...34 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...636 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PU de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.308, 2003, Langues et langage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9693,316 +9693,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La routine et le style. Exploration outillée des formules d’ouverture et de clôture dans des correspondances peu lettrées de la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Dal Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowada Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fatiha Idmhand, Ioana Marasescu-Galleron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix ans de corpus d'auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge démocratique (XXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Siouffi G., Dürrenmatt J., Duval F., Steuckardt A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronologie. Histoire de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatier, Bescherelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes et fonctionnements de la définition dans les témoignages de Rivesaltes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in MONTAGNE (Véronique) (dir.), Stratégies de la définition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.175-190, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147973v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03751123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Petit Larousse illustré de 1906 à 1948 : évolution des marques d'usage</w:t>
               </w:r>
@@ -11288,238 +11288,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Néologie : la fabrique d’un terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Jacquet-Pfau, J.-F. Sablayrolles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des mots français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.23-37, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche du consensus : on va dire, on va dire ça, on va dire ça comme ça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Rouanne et Jean-Claude Anscombre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de dire. Petit glossaire des marqueurs formés sur le verbe dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-314, 2016, 9783034323093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18463/steuckardt.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01676977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">C. Jacquet-Pfau, J.-F. Sablayrolles. </w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution et disparition. Parcours de quelques ci-devant désignants socio-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Badiou-Monfferan, Thomas Verjans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des mots français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disparitions. Contributions à l’étude du changement linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-200, 2015, Disparitions. Contributions à l’étude du changement linguistique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18463/steuckardt.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Steuckardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre village et tranchées. L'écriture de poilus ordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclinaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-17, 2015, Entre village et tranchées. L'écriture de poilus ordinaires, 978-2-916942-46-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18463/steuckardt.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Européiste dans le discours radical « anti-européiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe en contre-discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01831882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rédemption est dans la pause. Émotion et prosodie dans l’interview de DSK au vingt heures du 18 septembre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11538,342 +11823,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Rabatel, Michèle Monte et Maria Das Graças Soares Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les médias parlent des émotions. L'affaire Nafissatou Diallo contre Dominique Strauss-Kahn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, pp.177-194, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01131630v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-01676980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans point ni virgule</w:t>
               </w:r>
@@ -12331,173 +12331,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire néologique de l'abbé Desfontaines, ou la résistance à l'innovation linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Génand, Claudine Poulouin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours dissidents au XVIIIe siècle. La marge et l'écart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.36-48, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'institution du français révolutionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Branca-Rosoff ; Jean-Marie Fournier ; Yana Grinshpun ; Anne Régent-Susini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue commune et changements de normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.375-387, 2011, Linguistique historique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725710v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00725736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des emprunts dans le Dictionnaire critique de Féraud</w:t>
               </w:r>
@@ -12843,204 +12843,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs formés sur dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Steuckardt, Aïno Niklas-Salminen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les marqueurs de glose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Provence, pp.51-65, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18463/steuckardt.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les noms propres dans les Élégies d’André Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Vân Dung-Le Flanchec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Paris Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-102, 2005, Marguerite de Navarre, cardinal de Retz, André Chénier, Paul Claudel, Marguerite Duras, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18463/steuckardt.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18463/steuckardt.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01604321v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01276905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement dit&amp;quot;, &amp;quot;En somme&amp;quot;, &amp;quot;Je veux dire</w:t>
               </w:r>
@@ -13786,77 +13786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenelle II de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13964,51 +13964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A0ECFC6"/>
+    <w:nsid w:val="4844DCE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14195,51 +14195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-steuckardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6583-6912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06969544X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dal Bo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14138133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1917" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/8000" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roynette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4228-5.p.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouverot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2007.3880" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2003.2638" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.10023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowada Lena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100214" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leclercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thorel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08151" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Honor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviiie-siecle/811-rousseau-la-nouvelle-heloise-9782350307558.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/saric/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/15583" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D&#233;trie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Siblot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Briu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tissoires" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051130v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecompte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Raissi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bescherelle.com/livre/bescherelle-chronologie-de-lhistoire-de-la-langue-francaise-9782401086241/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004352" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gro&#223;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/catalogue/biliro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05470336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JGUP8539" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07941-5.p.0023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500135v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouvelles-voies-d-acces-au-changement-linguistique-y-a-t-il-de-faux-changements-linguistiques-en.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944763v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10501-book-085335494-9782745335494.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676977v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827816v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131630v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inclinaison.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831882v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676951v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inclinaison.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077348v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769116v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/steuckar/Downloads/sga6_979-10-231-2001-1_steuckardt.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PVYF6011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604321v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/travaux-de-linguistique-et-de-stylistique-francaises/styles-genres-auteurs-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055894v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077351v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725825v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-steuckardt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6583-6912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06969544X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dal Bo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Litre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14138133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1917" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/8000" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roynette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4228-5.p.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouverot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2007.3880" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2003.2638" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.10023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1998.2846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Grosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowada Lena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100214" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thorel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08151" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prieur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Biales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Delebarre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Bernard Toubol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tourron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Honor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviiie-siecle/811-rousseau-la-nouvelle-heloise-9782350307558.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/saric/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/15583" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D&#233;trie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Siblot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tissoires" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Briu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736614v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051130v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecompte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Seth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751123v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004352" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bescherelle.com/livre/bescherelle-chronologie-de-lhistoire-de-la-langue-francaise-9782401086241/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Raissi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gro&#223;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/catalogue/biliro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363423v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05470336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JGUP8539" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07941-5.p.0023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500135v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouvelles-voies-d-acces-au-changement-linguistique-y-a-t-il-de-faux-changements-linguistiques-en.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944763v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10501-book-085335494-9782745335494.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827816v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inclinaison.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831882v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676951v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inclinaison.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077348v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769116v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garrette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/steuckar/Downloads/sga6_979-10-231-2001-1_steuckardt.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PVYF6011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276905v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/travaux-de-linguistique-et-de-stylistique-francaises/styles-genres-auteurs-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18463/steuckardt.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055894v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077351v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725825v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>