--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,328 +217,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la critique des dispositifs à l’intermédialité pour approcher les productions artistiques : bilan des travaux du séminaire Intermedialidades (Université Toulouse-Jean Jaurès, France)</w:t>
+                <w:t xml:space="preserve">De la critique des dispositifs à l'intermédialité pour approcher les productions artistiques : bilan des travaux du séminaire Intermedialidades (Université Toulouse-Jean Jaurès, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Yemsi Paillissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Corrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euriell Gobbé-Mévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lumière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Martinez Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30-31, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Cartographier (l’intermédialité)/Mapping (Intermediality), 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546397v1</w:t>
+                <w:t xml:space="preserve">hal-04213592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rêveries postmodernes de la Belle au Bois dormant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Surbezy</w:t>
+                <w:t xml:space="preserve">De la critique des dispositifs à l’intermédialité pour approcher les productions artistiques : bilan des travaux du séminaire Intermedialidades (Université Toulouse-Jean Jaurès, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Corrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Euriell Gobbé-Mévellec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Martinez Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hispania (Belgique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1049955ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977074v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rêveries postmodernes de la Belle au Bois dormant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Surbezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euriell Gobbé-Mévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispania (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Grands auteurs pour petits lecteurs : Adapter, traduire et illustrer les grands auteurs dans la littérature de jeunesse en langue espagnole, 15, pp.243-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SURTITRAGE ET LANGUE DES SIGNES : L’EXPÉRIENCE D'UNE COMPLICITÉ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Surbezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 223, pp.78 - 88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traduire.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -548,98 +673,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néant et éternité : temps et non-temps dans le théâtre postmoderne espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Surbezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalité et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur des Beaux-arts et Faculté de Lettres de Sousse (Tunisie), Mar 2006, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -649,144 +774,299 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre contemporain espagnol : approche méthodologique et analyse de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Amo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Martinez Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Surbezy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Amo Sanchez, C. Egger, M. Martinez Thomas, A. Surbezy. PUR, pp.182, 2005, Didact espagnol, Claude Le Bigot, 2753501343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Egger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Martinez Thomas</w:t>
+                <w:t xml:space="preserve">halshs-00368561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinzón Lázaro · Taller &amp;quot;en tránsito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Acosta Bastidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegoa Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Surbezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Amo Sanchez, C. Egger, M. Martinez Thomas, A. Surbezy. PUR, pp.182, 2005, Didact espagnol, Claude Le Bigot, 2753501343</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368561v1</w:t>
+              <w:t xml:space="preserve">2024, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59486/SFAS2570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -933,51 +1213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05343835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Espinoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoa Garay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Yohana Parra Ospina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Surbezy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/NSTP7975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049955ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01548993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Amo Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Egger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05343835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Espinoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoa Garay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Yohana Parra Ospina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Surbezy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/NSTP7975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Yemsi Pailliss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Corrons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martinez Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049955ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01548993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Amo Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Egger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04915611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Acosta Bastidas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/SFAS2570" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>