--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -769,325 +769,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite Roles for ZEB1 and TMEJ in the Regulation of Breast Cancer Genome Stability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMT Transcription Factor ZEB1 Represses the Mutagenic POLθ-Mediated End-Joining Pathway in Breast Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Péricart</w:t>
+                <w:t xml:space="preserve">Mélanie K Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane M. Pommier</w:t>
+                <w:t xml:space="preserve">Roxane M Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pierre Morel</w:t>
+                <w:t xml:space="preserve">Camille Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cécile Brunac</w:t>
+                <w:t xml:space="preserve">Frédérique Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.727429⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (6), pp.1595 - 1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-20-2626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401810v1</w:t>
+                <w:t xml:space="preserve">hal-03407927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMT Transcription Factor ZEB1 Represses the Mutagenic POLθ-Mediated End-Joining Pathway in Breast Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie K Prodhomme</w:t>
+                <w:t xml:space="preserve">Opposite Roles for ZEB1 and TMEJ in the Regulation of Breast Cancer Genome Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie K. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane M Pommier</w:t>
+                <w:t xml:space="preserve">Sarah Péricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Franchet</w:t>
+                <w:t xml:space="preserve">Roxane M. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Fauvet</w:t>
+                <w:t xml:space="preserve">Anne Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bergoglio</w:t>
+                <w:t xml:space="preserve">Anne Cécile Brunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (6), pp.1595 - 1606. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.727429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-20-2626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.727429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407927v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive characterization of claudin-low breast tumors reflects the impact of the cell-of-origin on cancer evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane M Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George W Hinkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courtois-Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2442,51 +2442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bardoulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Leloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Virard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hacot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Muntaz Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Buthmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardoulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.28.625806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Petrilli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bodnar-Wachtel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201494" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moyret-Lalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K. Prodhomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Kashiwagi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.15389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierre Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Brunac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.727429" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Prodhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M Pommier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-20-2626" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02908015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelien Sanlaville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17249-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Rodriguez-Vargas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boehler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0233-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baldeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Janel-Bintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Wagner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuchs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Karicheva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathline Martin-Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11627" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Hinkal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courtois-Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002723" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Janel-Bintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klaile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kannouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2010.04.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PG8D95-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fekairi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scaglione" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Chahwan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Taylor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.06.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Reck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Lehmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P P Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2004.06.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPNMR08S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bardoulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Leloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Virard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hacot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Muntaz Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Buthmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardoulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.28.625806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Petrilli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bodnar-Wachtel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gorry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201494" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moyret-Lalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K. Prodhomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Kashiwagi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.15389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Prodhomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M Pommier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-20-2626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierre Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Brunac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.727429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02908015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelien Sanlaville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17249-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Rodriguez-Vargas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boehler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-018-0233-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baldeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Janel-Bintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Wagner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuchs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Karicheva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathline Martin-Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11627" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Hinkal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courtois-Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002723" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Janel-Bintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klaile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kannouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2010.04.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07PG8D95-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fekairi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scaglione" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Chahwan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Taylor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.06.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Reck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Lehmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P P Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2004.06.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPNMR08S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>