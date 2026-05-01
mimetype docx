--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -317,5371 +317,5526 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digit_Hum : dix ans d’humanités numériques en train de se faire</w:t>
+                <w:t xml:space="preserve">ACoR. Atlas des techniques de la Construction Romaine, Guide. Atlante delle tecniche della Costruzione Romana, Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+                <w:t xml:space="preserve">Stefano Camporeale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1498p⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Quasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2025, Costruire nel mondo antico (10), 978-88-5491-621-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145123v1</w:t>
+                <w:t xml:space="preserve">hal-05481646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchEthno - a new tool for sharing research materials and a new method for archiving your own research</w:t>
+                <w:t xml:space="preserve">L'eau dans les espaces et les pratiques funéraires d'Alexandrie aux époques grecque et romaine (IVe siècle av. J.-C. - IIIe siècle ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Weber</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919, 1 vol. (III-222 p.) : ill., carte, plans ; 30 cm, 2009, BAR. International series, 978-1-407-30402-1 (br.). - 1-407-30402-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166298v3</w:t>
-[...971 lines deleted...]
-                <w:t xml:space="preserve">hal-01822770v1</w:t>
+                <w:t xml:space="preserve">hal-01820443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Transform a Private Monetary Database into a Collaborative Tool on the Web?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reich</w:t>
+                <w:t xml:space="preserve">À l’école des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Moscati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Brice Pimpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Chyssanthaki-Nagle, V. Fromageot-Laniepce, Ph. Jockey, A.-A. Malek, V. Vassal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress, 11–16.09.2022, Warsaw</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05345308v1</w:t>
+              <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique. Mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HDiﬀusion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-229, 2025, Archéologies d'Orient et d'Occident, 978 2 3634 5199 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Transform a Private Monetary Database into a Collaborative Tool on the Web?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reich</w:t>
+                <w:t xml:space="preserve">The Archaeology of Post-Earthquake Repairs: New Insights into Building Processes in Roman Pompeii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Pecchioli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05271907v1</w:t>
+              <w:t xml:space="preserve">Archaeoseismology. Methodology and Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.61-77, 2024, Natural Science in Archaeology, 978-3-031-28305-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28303-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’application de l’Atlas des techniques de construction romaines à l’étude du patrimoine bâti de Pompéi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cas d'étude, la Villa de Diomède à Pompéi. Des archives photographiques à la modélisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Brice Pimpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Acolat et Y. Maligorne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linking Pasts and Sharing Knowledge 2. Digital Archaeology, Legacy Data Integration and Web Technologies for Modelling Historical Landscapes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05453915v1</w:t>
+              <w:t xml:space="preserve">Ruines méditerranéennes et photographie ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.243-251, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans d'humanités numériques en train de se faire !</w:t>
+                <w:t xml:space="preserve">Post-Earthquake Reconstruction: Mapping and Recording Repairs in Ancient Pompeii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sebastiano D'Amico &amp; Valentina Venuti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les liens qui font les humanités numériques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04482402v1</w:t>
+              <w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1805-1821, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60016-7_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipuler des données en SHS, R, Python et les carnets interactifs : Les chiffres marquants de l'enquête Digit_Hum issus du sondage sur la programmation (avril 2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lo studio delle riparazioni post-sismiche: metodologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Dessales (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Digit_Hum 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04246600v1</w:t>
+              <w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-54, 2022, Études du Centre Jean Bérard, 978-2-38050-034-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réunir, diffuser, valoriser des archives sur le patrimoine archéologique nord-africain : la plateforme NAHAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hanging garden of the Villa of Diomedes: Between past and present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Dessales (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été DISTAM 2023. Partager ses sources en études aréales : outils et méthodes des humanités numériques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04163926v1</w:t>
+              <w:t xml:space="preserve">The Villa of Diomedes. The making of a Roman villa in Pompeii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 479-486, 2020, 9791037003942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la plateforme Web de NAHAN</w:t>
+                <w:t xml:space="preserve">Database management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Dessales (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour du projet NAHAN</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04162084v1</w:t>
+              <w:t xml:space="preserve">The Villa of Diomedes. The making of a Roman villa in Pompeii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 121-132, 2020, 9791037003942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to transform a private monetary database into a collaborative tool on the net?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reich</w:t>
+                <w:t xml:space="preserve">The Villa of Diomedes, a palimpsest monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Dessales (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International numismatic congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03780023v1</w:t>
+              <w:t xml:space="preserve">The Villa of Diomedes. The making of a Roman villa in Pompeii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 27-66, 2020, 9791037003942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atlas numérique des techniques de la construction romaine (ACoR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shanghai, la Chine et le reste du monde. Rôle des contacts maritimes (fin XIXe-début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Espagne et Li Hongtu (éds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude "La publication archéologique en environnement numérique"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04016160v1</w:t>
+              <w:t xml:space="preserve">Chine France - Europe Asie. Itinéraire de concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Rue d'Ulm, pp.57-72, 2018, Chine France - Europe Asie. Itinéraire de concepts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Humanités numériques à l'ENS, un panorama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa de Diomède à Pompéi, du corpus d’archives à la modélisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Brice Pimpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Zanella, J.-P. Brun, M. Denoyelle, P. Rouillard et S. Verger (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale du Parcours Humanités Numériques de l'École normale supérieure</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02331241v1</w:t>
+              <w:t xml:space="preserve">Les archives de fouilles : modes d’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, 2017, Les archives de fouilles : modes d’emploi, 978-2-7226-0465-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.4894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of post-seismic repairs, the databases OPUR and ACOR: case studies from Pompeii and Iznik</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dessales</w:t>
+                <w:t xml:space="preserve">Le port de Shanghai et le commerce: l'exemple de 1901 et 1907</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Depeyrot &amp; Dennis O. Flynn. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude "Masonry techniques in the face of earthquakes, from Antiquity to the present: prospects for multidisciplinary studies"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04016155v1</w:t>
+              <w:t xml:space="preserve">From Underground to End - Users, Global Monetary History in Scientific Context, Meeting at the University of the Pacific, San Francisco, Stockton, 16 - 22 May 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 194, pp.61-78, 2016, Moneta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01564517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pôle Humanités Numériques du labex TransferS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Celtic Coins in context, a new database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charnotet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Giligny; F. Djindjian; L. Costa; P. Moscati; S. Robert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Digit_Hum, "Paysage et structuration des Humanités Numériques à l'École normale supérieure"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04016153v1</w:t>
+              <w:t xml:space="preserve">CAA2014. 21st Century Archaeology. Concepts, methods and tools. Proceedings of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, p. 165-169, 2015, 978-1-78491-100-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ArchEthno, un prototype pour l'archivage des enquêtes collectives ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jardins funéraires d'Alexandrie aux époques hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Van Ossel; Anne-Marie Guimier-Sorbets. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enquêtes collectives en Sciences sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04016149v1</w:t>
+              <w:t xml:space="preserve">Archéologie des jardins : analyse des espaces et méthodes d'approche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montagnac : M. Mergoil, p. 47-55, 2014, 978-2-35518-038-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graffiti figurés d'Égypte sous domination romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Ballet (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grecs et Romains en Égypte. Territoires, espaces de la vie et de la mort, objets de prestige et du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'archéologie orientale, p. 93-106, 2012, 9782724706284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pèlerinage à Kôm Ombo, à la recherche du dieu-crocodile Sobek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Hairy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandrie : Histoires d'eau. Catalogue d'exposition au Laténium de Neuchâtel, 23 oct. 2009-30 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpocrates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 84-93, 2009, 978-977-584-524-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau dans les espaces funéraires d’Alexandrie aux époques grecque et romaine : vestiges archéologiques et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’eau : enjeux, usages et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Boccard, pp.219-228, 2008, Colloques de la MAE René-Ginouvès (4), 978-2-7018-0241-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jupyter, un carnet numérique au service des SHS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Digit_Hum : dix ans d’humanités numériques en train de se faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Massot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilien Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Digit_Hum 2023. Manipuler des données en SHS : R, Python et les carnets interactifs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04216829v1</w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1498p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEIGE. Écrire avant Rome. Base épigraphie Italie/Gaule/Espagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Haack</w:t>
+                <w:t xml:space="preserve">ArchEthno - a new tool for sharing research materials and a new method for archiving your own research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contacts et acculturation dans l'Étrurie classique : images, notions, artefacts</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Atelier Digit\_Hum, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.11617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166298v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de la recherche : Digit_Hum, dix ans de partage autour des humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La Lettre CNRS Sciences humaines &amp; sociales, 90, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monumental Inca remains and past seismic disasters: A relational database to support archaeoseismological investigations and cultural heritage preservation in the Andes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Combey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Benavente Escóbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.103447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The renewal of the digital humanities. An overview of the transformation of professions in the humanities and social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Atelier Digit_Hum, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.7552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249900v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un database per studiare le riparazioni post-sismiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia dell'architettura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, p. 19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/270042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un database per studiare le riparazioni post-sismiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia dell'architettura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139252v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les cités vésuviennes, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardins funéraires d'Alexandrie aux époques héllénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Uytterhoeven, Hawara in the Graeco-Roman Period. Life and Death in a Fayum Village. OLA 174, Peeters, Louvain, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, [http://histara.sorbonne.fr/cr.php?cr=986]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès aux sources épigraphiques sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, p. 187-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACoR. Atlas des techniques de la Construction Romaine, Guide. Atlante delle tecniche della Costruzione Romana, Guida</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La notion de portrait dans les graffiti figurés de l'Égypte hellénistique et romaine, de l'image spontanée à l'image officielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34, p. 275-286, 2009, Recherches sur le portrait dans l’Antiquité. Représentation individuelle et individualisation de la représentation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01820443v1</w:t>
+                <w:t xml:space="preserve">hal-01820526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Archaeology of Post-Earthquake Repairs: New Insights into Building Processes in Roman Pompeii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villa Diomedes project, Archives de la Villa de Diomède à Pompéi (1771-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Pecchioli. </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918901v1</w:t>
+                <w:t xml:space="preserve">hal-04121297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas d'étude, la Villa de Diomède à Pompéi. Des archives photographiques à la modélisation 3D</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACoR, Atlas des techniques de la Construction Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Acolat et Y. Maligorne. </w:t>
-[...1203 lines deleted...]
-                <w:t xml:space="preserve">halshs-01820378v1</w:t>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villa Diomedes project, Archives de la Villa de Diomède à Pompéi (1771-2019)</w:t>
+                <w:t xml:space="preserve">CREDO – Corpus, Référentiels et Dictionnaires Ouverts pour l'archéologie et l'ethnographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04121297v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet structurant - Référentiels franciliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM PAMIR, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACoR, Atlas des techniques de la Construction Romaine</w:t>
+                <w:t xml:space="preserve">Comment fait-on des Humanités Numériques depuis 10 ans ? Retour d'expérience sur l'initiative Digit_Hum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04121241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets en humanités numériques : vers quelle intelligence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Van Kote, Régis Witz, Mar 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Transform a Private Monetary Database into a Collaborative Tool on the Web?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress, 11–16.09.2022, Warsaw</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Bodzek; A. Bursche; A. Zapolska, Sep 2022, Warsaw, Poland. pp.239 - 246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.wsa-eb.5.145484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application de l’Atlas des techniques de construction romaines à l’étude du patrimoine bâti de Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linking Pasts and Sharing Knowledge 2. Digital Archaeology, Legacy Data Integration and Web Technologies for Modelling Historical Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodolfo Brancato &amp; Anca Dan, Nov 2025, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans d'humanités numériques en train de se faire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durcudoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les liens qui font les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manipuler des données en SHS, R, Python et les carnets interactifs : Les chiffres marquants de l'enquête Digit_Hum issus du sondage sur la programmation (avril 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Digit_Hum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Laure Massot et Agnès Tricoche, avec la collaboration d'Emilien Schultz, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la plateforme Web de NAHAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour du projet NAHAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elizabeth Fentress; Christophe J. Goddard; Nicolas Laubry, Jun 2023, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunir, diffuser, valoriser des archives sur le patrimoine archéologique nord-africain : la plateforme NAHAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Satre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été DISTAM 2023. Partager ses sources en études aréales : outils et méthodes des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Huma-Num DISTAM, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to transform a private monetary database into a collaborative tool on the net?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International numismatic congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atlas numérique des techniques de la construction romaine (ACoR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude "La publication archéologique en environnement numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, programme ArcheoNum, Jan 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Humanités numériques à l'ENS, un panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale du Parcours Humanités Numériques de l'École normale supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Sordet, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The characterization of post-seismic repairs, the databases OPUR and ACOR: case studies from Pompeii and Iznik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude "Masonry techniques in the face of earthquakes, from Antiquity to the present: prospects for multidisciplinary studies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pôle Humanités Numériques du labex TransferS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Digit_Hum, "Paysage et structuration des Humanités Numériques à l'École normale supérieure"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ArchEthno, un prototype pour l'archivage des enquêtes collectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Enquêtes collectives en Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon, Jun 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme NAHAN, outil de valorisation du patrimoine archéologique nord-africain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jupyter, un carnet numérique au service des SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05339980v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Digit_Hum 2023. Manipuler des données en SHS : R, Python et les carnets interactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digit_Hum : dix ans d'humanités numériques en train de se faire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+                <w:t xml:space="preserve">BEIGE. Écrire avant Rome. Base épigraphie Italie/Gaule/Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts et acculturation dans l'Étrurie classique : images, notions, artefacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Denéchaud</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02410396v1</w:t>
+                <w:t xml:space="preserve">hal-03139252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carnets numériques interactifs en Sciences humaines et sociales : l'exemple des carnets Jupyter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme NAHAN, outil de valorisation du patrimoine archéologique nord-africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Initiative Digit_Hum; EUR Translitteræ; CAPHÉS (UMS 3610, CNRS-ENS); AOROC (UMR 8546, CNRS-ENS-EPHE). 2023, 12 p</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04161172v1</w:t>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de la journée d’étude « Point HTR 2022 » Transkribus / eScriptorium : Transcrire, annoter et éditer numériquement des documents d’archives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Digit_Hum : dix ans d'humanités numériques en train de se faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-03692413v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs en humanités numériques à l'École normale supérieure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Glossaire : Introduction aux humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Denéchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...28 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794543v1</w:t>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-02103199v2</w:t>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de portrait dans les graffiti figurés de l'Égypte hellénistique et romaine, de l'image spontanée à l'image officielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les carnets numériques interactifs en Sciences humaines et sociales : l'exemple des carnets Jupyter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">34, p. 275-286, 2009, Recherches sur le portrait dans l’Antiquité. Représentation individuelle et individualisation de la représentation</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Initiative Digit_Hum; EUR Translitteræ; CAPHÉS (UMS 3610, CNRS-ENS); AOROC (UMR 8546, CNRS-ENS-EPHE). 2023, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01820526v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de la journée d’étude « Point HTR 2022 » Transkribus / eScriptorium : Transcrire, annoter et éditer numériquement des documents d’archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dassonneville Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CAPHES - UMS 3610 CNRS/ENS; AOROC. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs en humanités numériques à l'École normale supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] École normale supérieure - ENS PARIS; CAPHÉS (UMS 3610, CNRS-ENS); Labex TransferS - Pôle Humanités Numériques. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs et activités en humanités numériques à l'École normale supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CAPHES - UMS 3610 CNRS/ENS; Labex TransferS - Pôle Humanités Numériques. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5749,51 +5904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CA2E671"/>
+    <w:nsid w:val="E12A74B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5897,51 +6052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BA1B6BC"/>
+    <w:nsid w:val="A233B541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E05C080"/>
+    <w:nsid w:val="512A17F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6282,51 +6437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1435-5550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/86294979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Humanites-numeriques.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Tricoche-Agnes.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498p" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166298v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sastre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.11617" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249900v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/270042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.wsa-eb.5.145484" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145484" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durcudoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benjelloun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Picandet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Camporeale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/acor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28303-1_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Brice Pimpaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4894" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnotet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://harpocrates-publishing.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassonneville Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103199v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1435-5550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/86294979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Humanites-numeriques.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Tricoche-Agnes.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Camporeale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/acor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05569115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Brice Pimpaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28303-1_4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_63" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnotet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://harpocrates-publishing.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498p" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166298v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sastre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.11617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249900v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7552" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/270042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M. Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.wsa-eb.5.145484" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durcudoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benjelloun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Picandet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339980v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassonneville Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103199v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>