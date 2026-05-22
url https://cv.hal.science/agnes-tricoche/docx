--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2207,252 +2207,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchEthno - a new tool for sharing research materials and a new method for archiving your own research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Trouche</w:t>
+                <w:t xml:space="preserve">Outils de la recherche : Digit_Hum, dix ans de partage autour des humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La Lettre CNRS Sciences humaines &amp; sociales, 90, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166298v3</w:t>
+                <w:t xml:space="preserve">hal-04765292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de la recherche : Digit_Hum, dix ans de partage autour des humanités numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+                <w:t xml:space="preserve">ArchEthno - a new tool for sharing research materials and a new method for archiving your own research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Atelier Digit\_Hum, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.11617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765292v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166298v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monumental Inca remains and past seismic disasters: A relational database to support archaeoseismological investigations and cultural heritage preservation in the Andes.</w:t>
               </w:r>
@@ -2697,160 +2697,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia dell'architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23, p. 19-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 23, pp.19-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932567v1</w:t>
+                <w:t xml:space="preserve">hal-02291284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un database per studiare le riparazioni post-sismiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia dell'architettura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23, pp.19-24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 23, p. 19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/270042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291284v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
               </w:r>
@@ -4066,260 +4066,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipuler des données en SHS, R, Python et les carnets interactifs : Les chiffres marquants de l'enquête Digit_Hum issus du sondage sur la programmation (avril 2023)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réunir, diffuser, valoriser des archives sur le patrimoine archéologique nord-africain : la plateforme NAHAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Satre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Digit_Hum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Laure Massot et Agnès Tricoche, avec la collaboration d'Emilien Schultz, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">École d’été DISTAM 2023. Partager ses sources en études aréales : outils et méthodes des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Huma-Num DISTAM, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246600v1</w:t>
+                <w:t xml:space="preserve">hal-04163926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la plateforme Web de NAHAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour du projet NAHAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elizabeth Fentress; Christophe J. Goddard; Nicolas Laubry, Jun 2023, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réunir, diffuser, valoriser des archives sur le patrimoine archéologique nord-africain : la plateforme NAHAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipuler des données en SHS, R, Python et les carnets interactifs : Les chiffres marquants de l'enquête Digit_Hum issus du sondage sur la programmation (avril 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Satre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d’été DISTAM 2023. Partager ses sources en études aréales : outils et méthodes des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Huma-Num DISTAM, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atelier Digit_Hum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Laure Massot et Agnès Tricoche, avec la collaboration d'Emilien Schultz, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163926v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to transform a private monetary database into a collaborative tool on the net?</w:t>
               </w:r>
@@ -4771,51 +4771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ArchEthno, un prototype pour l'archivage des enquêtes collectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5904,51 +5904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E12A74B7"/>
+    <w:nsid w:val="E3549185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6052,51 +6052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A233B541"/>
+    <w:nsid w:val="556254F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6200,51 +6200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="512A17F4"/>
+    <w:nsid w:val="2168035C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6437,51 +6437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1435-5550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/86294979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Humanites-numeriques.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Tricoche-Agnes.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Camporeale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/acor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05569115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Brice Pimpaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28303-1_4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_63" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnotet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://harpocrates-publishing.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498p" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166298v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sastre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.11617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249900v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7552" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/270042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M. Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.wsa-eb.5.145484" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durcudoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benjelloun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Picandet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339980v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassonneville Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103199v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-tricoche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1435-5550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/86294979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Humanites-numeriques.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Tricoche-Agnes.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Camporeale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/acor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05569115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Brice Pimpaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28303-1_4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_63" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.4894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charnotet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://harpocrates-publishing.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498p" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166298v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sastre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.11617" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103447" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249900v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7552" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/270042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M. Weber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.wsa-eb.5.145484" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durcudoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benjelloun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Picandet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339980v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassonneville Gautier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103199v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>