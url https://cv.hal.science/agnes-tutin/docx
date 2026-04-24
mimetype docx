--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1,14497 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14445 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Tutin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3008-093X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059803150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2012 : Professeure en sciences du langage à l'Université Grenoble Alpes, membre du laboratoire LIDILEM. Pilorage du projet ANR PREFAB (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions des phrases préfabriquées dans les interactions langagières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la spécialité de </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">master recherche Linguistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (master sciences du langage).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du Consortium </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI (COrpus, Langues et Interactions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (TG-Huma Num).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2015 : Délégation au LIG </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Modélisation des expressions polylexicales pour le TAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 : Directrice du département Sciences du Langage et Didactique du FLE (UFR LLASIC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2010 : Habilitation à diriger des recherches, Université Grenoble 3. Sens et combinatoire lexicale, de la langue au discours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2012 : Maître de conférences en sciences du langage, Université de Grenoble 3. Membre du laboratoire LIDILEM.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : Maître de conférences en sciences du langage, Université Lille III, UFR de Lettres Modernes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 : Ingénieur de recherche en Traitement Automatique du Langage (CNET, Lannion).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : Université de Montréal : Diplôme de Philosophiae Doctor en linguistique. Thèse sur l’Etude des anaphores grammaticales et lexicales dans la perspective de la génération automatique de textes de procédure. Sous la direction de Richard Kittredge & Guy Lapalme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averbal interactional prefabricated sentences and constructions: looking for variability and frozenness in a constructicon for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15i66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu plaisantes ? Ma parole ! Étude de quelques motifs récurrents exprimant la surprise dans les dialogues romanesques contemporains français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wzr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu plaisantes ? Ma parole ! Étude de quelques motifs récurrents exprimant la surprise dans les dialogues romanesques contemporains français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wzr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasèmes constructionnels des phrases préfabriquées des interactions orales. Quelles perspectives pour l’enseignement du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases préfabriquées exprimant la surprise : vers l'élaboration de schémas sémantico-syntaxiques et pragma-sémantiques rendant compte des régularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.145 - 171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefabricated surprise sentences: towards the elaboration of semantic-syntactic and pragma-semantic patterns reflecting regularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et analyse des routines sémantico-rhétoriques dans le discours scientifique : application aux routines de guidage du lecteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1/2022 (225), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.225.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment dirais-je ? Que veux-tu ? Comment ça va ? Quelques observations sur les phrases interrogatives partielles préfabriquées dans les interactions orales et les dialogues romanesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.172-196. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00072.tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations et linguistique de corpus : l'intuition des linguistes et les critères quantitatifs convergent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et traitements quantitatifs, n° 1, p 84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et phraséologie scientifiques transdisciplinaires en sciences humaines : de la modélisation à la création d’une ressource lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la linguistique de corpus pour renforcer les compétences des étudiants dans l’analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°203 (3), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines métalinguistiques dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : quelques observations sur le corpus CLAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les phrases préfabriquées : Sens, fonctions, usages, 114, pp.63-91. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09539-2.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et phraséologie scientifiques transdisciplinaires en sciences humaines : de la modélisation à la création d’une ressource lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle place pour le français scientifique dans un contexte universitaire ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines verbales pour les Français Langue Étrangère : des corpus d’experts aux corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms généraux sentiment et émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198 (2), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.198.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines verbales pour les français langue étrangère : des corpus d’experts aux corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.5411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de la surprise dans les écrits scientifiques de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Techniques, rhétoriques et écrits scientifiques, 65, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I think we need…: Verbal expressions of opinion in conference presentations in English and in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hartwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Interdisciplinary and interlinguistic perspectives on Academic Discourse: the mode variable, pp.35-60. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/chimera2017.4.1.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des motifs séquentiels aux motifs hiérarchiques : l'apport des arbres lexico-syntaxiques récurrents pour le repérage des routines discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement systématique des marqueurs discursifs à l’aide de corpus en classe de FLE: l’exemple des marqueurs de reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corpus, grammaire et français langue étrangère : une concordance nécessaire, .78 (4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13092/lo.78.2953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des séquences lexicalisées à fonction discursive dans la perspective de la rédaction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et Linguistique appliquée, 108, pp.161-179. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06281-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines sémantico-rhétoriques dans l’écrit scientifique de sciences humaines : l’apport des arbres lexico-syntaxiques récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et genre de discours, 53, pp.119-141. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From binary collocations to grammatically extended collocations: Some insights in the semantic field of emotions in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Collocations Cross-Linguistically. Corpora, Dictionaries and Language Teaching,, pp.245-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et linguistique appliquée, 1 (108)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprise routines in scientific writing: A study of French social science articles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of cognitive linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expressing and Describing Surprise, 13 (2), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rcl.13.2.06tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations lexicales : une relation essentiellement binaire définie par la relation prédicat-argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 1 (189), pp.47-63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle lexicographique basé sur le corpus Scientext comparé avec d'autres ressources lexicographiques : l'exemple des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations lexicales : une relation essentiellement binaire définie par la relation prédicat-argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 189, pp.47-63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Vers une extension du domaine de laphraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 189 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et conception d'une interface pour l'exploitation de corpus arborés pour non-informaticiens : la plateforme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface pour l'exploitation de corpus arborés par des non-informaticiens : la plate-forme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.103-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface pour l'exploitation de corpus arborés par des non informaticiens : la plate-forme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.241--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans cet article, nous souhaitons montrer que… Lexique verbal et positionnement de l’auteur dans les articles en sciences humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Énonciation et rhétorique dans l'écrit scientifique, 41, pp.15-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et transfert d’objets scientifiques dans les écrits de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Paulo Garcia da Sylva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique lexicale et corpus: l’étude du lexique transdisciplinaire des écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lublin Studies in Modern Languages and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1), pp.242-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes: le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations du lexique transdisciplinaire des écrits scientifiques: annotation et extraction des propriétés linguistiques dans la perspective d'une application didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du lexique et de la phraséologie des écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autour du lexique scientifique, 12 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes : le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de typologie des noms d’affect à partir de leurs propriétés combinatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collocations, corpus, dictionnaires, 150, pp.32-49. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.150.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NooJ, un outil TAL pour l'enseignement des langues. Application pour l'étude de la morphologie lexicale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Silberztein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 08 (1), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire de collocations est-il indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (2), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joie profonde, affreuse tristesse, parfait bonheur. Sur la prédicativité des adjectifs intensifiant certains noms d'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 861 (1), pp.179-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stratégies linguistiques de prise de notes selon le type textuel du discours source. – Comparaison entre un passage procédural et un passage évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les écrits universitaires, 121/122, pp.168-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de textes réécrits à partir de prise de notes. Intérêts de la méthode RST (Rhetorical Structure Theory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arob@se</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations régulières et irrégulières: esquisse de typologie du phénomène collocatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lexique : Recherches actuelles, 7 (1), pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intex pour l'annotation semi-automatique d'un corpus d'anaphores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tome XXII, pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder les collocations dans un lexique formel de TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions lexicales du Dictionnaire Explicatif et Combinatoire pour l’étude de la cohésion lexicale. Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, XVII : 1, pp.161-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Account For The Regularities In Speech Formulae: From Corpus Extraction To Constructional Phrasemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras 2025 Phraseology and Communication - Formulaic Language in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Aarhus (Denmark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas possible !&amp;quot; vs &amp;quot;C’est pas possible !&amp;quot; : Phrases préfabriquées averbales à fonction évaluative et expressive et leurs correspondants à verbe copule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les unités préfabriquées de l’interaction : identif ication, classif ication, traitement lexicologique et lexicog raphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et approches constructionnellesApplication aux phrases préfabriquées des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires des unités phraséologiques (UP) dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des phrases préfabriquées des interactions à partir de corpus oraux et écrits : il y a du pain sur la planche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires des unités phraséologiques dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phrases préfabriquées aux phrasèmes constructionnels : observer les régularités pour mieux comprendre le fonctionnement phraséologique (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions métalexicales dans l’enseignement du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerdità di Verona - Dipartimento di lengue e letterature straniere, Nov 2024, Verona, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression formulaire du désaccord dans les réunions de travail et les fils de discussion Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Neveu, S. Prévost, A. Montébran, A. Steuckardt, G. Bergounioux et G. Merminod, G. Philippe, Jul 2024, Lausanne ( CH), Suisse. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la surprise. Phrases préfabriquées et marqueurs discursifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dargnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence LLcD, Workshop Cooccurrences et marquage discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PREFAB : présentation générale et (quelques) premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogatives préfabriquées en comment : de l’étude de corpus à la modélisation des phrasèmes constructionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Constructional approaches and phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF &amp; LIDILEM, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est une farce ? Tu plaisantes ? J’hallucine ! : Comment modéliser les phrases préfabriquées des interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS (Association for French Language Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder la variation des phrases préfabriquées des interactions à partir de constructions : l’exemple des PPI de surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS, Les phraséologismes sous l’angle de la variation, de l’innovation et du changement linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and phraseology: some explorations using treebanks. Application to academic discourse in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'école doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Foreign Languages ans literatures, Università di Verona, Oct 2023, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases préfabriquées à fonction expressive dans les dialogues de romans contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier les régularités stylistiques dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Legallois; Dominique Longrée; Iva Novakova; Antoine Silvestre de Sacy, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Routines phraséologiques du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFUQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Feb 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la phraséologie de l’oral : quelques expériences autour des corpus d’interactions et des communications scientifiques orales au LIDILEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ladreyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation des corpus oraux : Outils, méthodes et objectifs pour l’enseignement/apprentissage du français (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILC, laure Anne Johnsen, Nov 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Phrases Préfabriquées des Interactions à partir d’un corpus arboré du français parlé : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orléans, France. pp.10002, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : Comment les délimiter et les analyser à partir des corpus oraux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases interrogatives préfabriquées des interactions (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interrogation dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ain Shams University,, Apr 2022, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : typologie et étude de corpus (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phrasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova, Jan 2021, Padova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader guidance routines in scientific writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques avec dire dans le discours scientifique oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la phraséologie des textes académiques et scientifiques à la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Ecole doctorale Sciences du langage, Sorbonne nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation du lexique scientifique transdisciplinaire dans des écrits scientifiques en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées du réseau "Lexicologie, Terminologie, Traduction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.271-288, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu parles! Et puis quoi encore! Phrases préfabriquées à fonction expressive dans les dictionnaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française CMLF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207805013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines de topicalisation dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yujing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es journées du réseau Lexicologie, Terminologie, Traduction à Grenoble « Lexique(s) et genre(s) textuel(s) : approches sur corpus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des arbres lexico-syntaxiques récurrents pour le repérage des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Corpus, analyses quantitatives et modèles linguistiques Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et typologie des routines métadiscursives dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de pau et des pays de l'adour, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines de reformulation dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reformuler, une question de genre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Université de Lorraine, Jun 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le n°1 de la revue FIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des sciences en français et en d'autres langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations scientifiques transdisciplinaires: de l’extraction à la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La combinatoire lexicale : corpus et dictionnaires (linguistique, didactique et littérature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Arras, Jun 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la notion de 'Lexique scientifique transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA), Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations transdisciplinaires des écrits de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Collocations génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP;LIDILEM, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et repérage des routines phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La phraséologie : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores résomptives et noms abstraits dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvains Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gérer l’anaphore en discours : vers une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines phraséologiques du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phrasèmes en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Henriot, May 2018, Padova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Recurring Lexico-Syntactic Trees (RLTs) and Ngram Techniques for Extended Phraseology Extraction: a Corpus-based Study on French Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Multiword Expressions - EACL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile identification des expressions polylexicales dans les textes : critères de décision et annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La phraséologie française : débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la phraséologie : dialogue à plusieurs voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Edmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Phraséologiques "Des collocations aux séquences figées", Université de Grenoble, Grenoble, 13-15 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France. pp.69-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adjectifs axiologiques dans les guides touristiques: une expérience d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarukan Jitwongnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus, Grenoble, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatèmes phrastiques : quelques observations sur le corpus d’interactions CLAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du Sens Linguistique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaétane Dostie - Pierre Larrivée - Agnès Tutin, Oct 2017, Sherbooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing morphological and syntactic variations of support verb constructions and verbal full phrasemes in French: a corpus based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME COST Action. Relieving the pain in the neck in natural language processing: 7th final general meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnil, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of multiword expressions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Iborra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Phraseology Conference (EUROPHRAS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Malaga, Spain. pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus pour l'enseignement des routines langagières en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOSP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines et fonctions rhétoriques dans les écrits scientifiques à partir d’une approche sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : De la phraséologie aux genres textuels : état des recherches et perspectives méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Cross-Disciplinary Scientific Lexicon: Extraction and Linguistic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII EURALEX International Congress Lexicography &amp; Linguistic Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia. pp.355--366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines sémantico-rhétoriques de l'écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée phraséologique franco-polonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termes linguistiques et lexique transdisciplinaire des sciences humaines~: observations en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTH - Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chambéry (Université de Savoie Mont-Blanc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adverbiaux polylexicaux d’attitude dans l’écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approches théoriques et empiriques en phraséologie", à Nancy, ATILF, 11 et 12 décembre 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation sémantique des noms simples du lexique scientifique transdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acfas 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des marques linguistiques de la subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’annotation de la subjectivité langagière : méthodes, modélisation, outils, retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions polylexicales dans le discours scientifique: une base de données lexicales basée sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et phraséologie transdisciplinaire dans les articles scientifiques en SHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acfac 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de pivots complexes pour l'exploration de la combinatoire du lexique: une étude dans le champ des noms d'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2663--2674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword expressions in scientific discourse: a corpus-driven database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de eLex 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Talinn, Estonia. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage terminologique par le lexique transdisciplinaire scientifique : une expérimentation en sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villetaneuse, France. pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation didactique des extractions lexicales des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Emolex ANR-DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScienQuest: a treebank exploitation tool for non NLP-specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence COLING 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un corpus arboré pour non spécialistes par des requêtes guidées et des requêtes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du corpus d’écrits scientifiques Scientext : des marques linguistiques du positionnement de l’auteur aux applications didactiques du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rhêma-ICAR UMR 5191</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.Rémi-Giraud, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs verbaux de constat: un lieu de dialogisme dans l’écrit scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du projet Scientext : étude des marques linguistiques du positionnement de l'auteur dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JLC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus annoté autour du lexique des émotions: collocations et fonctions lexicales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT' 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montreal, Canada. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des collocations évaluatives dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an extended definition of lexical collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euralex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelona, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de collocations à partir du champ syntagme du TLFi : application aux noms transdisciplinaires des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Lexicographie et informatique : bilan et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique de l'émotion en classe de FLE : une expérimentation basée sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALC2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating a large corpus with anaphoric links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zaenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Discourse Anaphora and Anaphor Resolution (DAARC2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Apresjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Réseau " Lexicologie, Terminologie, Traduction " de l'AUF, Lyon (France), 28-30 septembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique transdisciplinaire des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines discursives dans le discours scientifique oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milla Luodonpää-Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2022, 979-1-03659-478-6. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.27874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iva Novakova et Agnès Tutin. UGA Editions, 352 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2018, Sciences cognitives, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres de discours : Patrons, Motifs et Routines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53, 2016, Lidil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-84310-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations: analyse et traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Werelt, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour informatiser le Dictionnaire Universel de Basnage (1702) et Trévoux (1704) ; approche théorique et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 2001, Jean Pruvost et Bernard Quemada, 2-7453-0492-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels traitements pour la phraséologie scientifique transdisciplinaire dans une perspective d’aide à la rédaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et terminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.105-130, 2023, 9783110749854. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110749854-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction “ce être DET N” à valeur axiologique dans les conversations informelles en français métropolitain et en français québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétane Dostie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonid Iomdin, Jasmina Milićević and Alain Polguère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifetime linguistic inspirations: To Igor Mel'čuk from colleagues and friends for his 90th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.149-166, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées à fonction expressive dans les dialogues de romans contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fesenmeier, L., Novakova, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This article focuses on expressive sentential phrases in French contemporary novels, such as c’est un comble ‘that is the last straw’ or c’est dommage ‘it’s a pity’. The corpus study shows that these expressions, while largely predominant in the dialogue sequences, are not completely absent from the narrative parts, where they play a speciﬁc role. A comparison with authentic spoken corpora (ORFEO spoken corpus) shows a strong stylisation of expressions in the corpus of novels, with an overuse of expressive colloquial expressions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.17-29, 2020, Phraseologie et stylistique de la langue littéraire., 978-3-631-83633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicats d’affect dans des dictionnaires monolingues coordonnés espagnol/ grec/français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, 2019, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Verbs in French and English Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gymnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novakova, Iva and Siepmann, Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology and style in subgenres of the novel: a synthesis of corpus and literary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan (Springer), pp.83-113, 2019, 978-3-030-23744-8. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23744-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions polylexicales transdisciplinaires dans les articles de recherche en sciences humaines : retour d’expérience (Chapitre 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques, M.P. &amp; Tutin A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.91-112, 2018, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique scientifique transdisciplinaire : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Jacques; Agnès Tutin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2018, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la phraséologie : dialogue à plusieurs voix. Synthèse de la table ronde du colloque de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Edmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Grossmann, S. Mejri, &amp; I. Sfar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie : sémantique, syntaxe, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.69-95, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUN PREP NOUN collocations in French: the case of scientific lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Orlandi, Laura Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining collocation for lexicographic purposes - From linguistic theory to lexicographic practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-300, 2016, 978-3-0343-2054-2 pb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUN PREP NOUN collocations in French: the case of scientific lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orlandi, Adriana; Giacomini, Laura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining collocation for lexicographic purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-300, 2016, 978-3-0343-2054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du profil syntaxique des noms d’affect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours - Emotions in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2014, 978-3-631-64608-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie transdisciplinaire des écrits scientifiques : des collocations aux routines sémantico-rhétoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tutin &amp; F. Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’écrit scientifique : du lexique au discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-44, 2014, 978-2-7535-2846-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polarité du lexique des affects : perspective combinatoire et contrastive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Grutchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Baider &amp; G. Cislaru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie des émotions : propositions linguistiques et sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2013, 9782878545920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations dans le champ sémantique des émotions: la régularité plutôt que l’idiosyncrasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Apresjan et al.(éds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meanings, texts and other exciting things: a festschrift to commemorate the 80th anniversary of Professor Igor Alexandrovic Mel’čuk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ЯCK, pp.602-612, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bilingual annotated corpus as a writing aid: An application for academic writing for EFL users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kübler, Natalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora, Language, Teaching, and Resources: From Theory to Practice. Selected papers from TaLC7, the 7th Conference of Teaching and Language Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.285--299, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative adjectives in academic writing in the humanities and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Lores-Sanz; Pilar Mur-Duenas; Enrique Lafuente-Millan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructing Interpersonality: Multiple Perspectives on Written Academic Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-242, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing phraseology in context: an onomasiological access to lexico-grammatical patterns in corpora of French scientific writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Granger, Magali Paquot (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLexicography in the 21st century: new applications, new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain., pp.303-312, 2010, 2874632112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential markers in French scientific writing: The case of the French verb voir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Realization of Evidentiality in European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-308, 2010, 978-3-11-022396-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles comptables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iva Novakova; Agnès Tutin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation linguistique et annotation des collocations : une application au lexique transdiciplinaire des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Koeva, D. Maurel &amp; M. Silberztein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formaliser les langues avec l’ordinateur : de Intex à NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche Comté, pp.189-215, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation of Lexical Associations in Collocations : the Case of Intensifiers denoting &amp;quot;Joy&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leo Wanner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Lexical and Grammatical Issues in the Meaning–Text Theory. In honour of Igor Mel'čuk </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-166, 2007, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.84.05gro⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating coreferential anaphoric definite NPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Botley &amp; T. McEnery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based and Computational Approaches to Discourse Anaphora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.227-248, 2000, 9789027222725. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.3.12tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating anaphora in assembly instruction texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kosseim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adorni &amp; Zock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generating anaphora in assembly instruction texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.260-275, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation des collocations pour le traitement automatique du langage naturel : le modèle des Fonctions Lexicales, Lexicomatique et dictionnairique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPEF-UREF, pp.28-30, 1996, 2920021702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification and description of the Lexical Functions of the Explanatory Combinatorial Dictionary for the treatment of LF Combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wanner L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexical Functions in Natural Language Processing and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.146-167, 1996, 978902723034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Functions of Explanatory Combinatorial Dictionary for Lexicalization in Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Saint-Dizier &amp; E. Viegas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Lexical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.351-366, 1995, 9780511527227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource du Lexique Scientifique Transdisciplinaire [Lexique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORTOLANG (Open Resources and TOols for LANGuage) - www.ortolang.fr, v1, https://hdl.handle.net/11403/lst-data/v1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique de corpus pour l’étude des discours scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shell nouns » et anaphores dans l'écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(à paraître), « De quoi je me mêle ? De quelques phrases interrogatives préfabriquées à l'intention des indiscrets », Phrasis, VIII Congresso Internazionale di Fraseologia e Paremiologia, Milano De quoi je me mêle ? De quelques phrases interrogatives préfabriquées à l'intention des indiscrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krzyżanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénomination et postures énonciatives autour d'islam dans la presse quotidienne française : le poids des attentats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pitoizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14550,51 +105,354 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="A48BBAB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="125D6DDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -14631,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i66" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjie Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wzr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00072.tut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.225.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Simonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09539-2.p.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2889" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3966" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.13.2.06tut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Garcia da Sylva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.336" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Alonso Ramos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05019344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Jacquey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2924" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yujing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003454" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvains Hatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878735v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarukan Jitwongnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011858v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073688v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Humbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tutin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954045v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624941v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956608v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371418v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098809v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373327v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clouzot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zaenen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Apresjan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Bouchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breidt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938934v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27874" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911185v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276532v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749854-007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250973v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Gharbi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955486v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035197044/chapter9.xhtml" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367904v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutchus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073694v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/constructing-interpersonality-16" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099147v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336848v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/slcs.84/main" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.84.05gro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Viegas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.3.12tut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kosseim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099143v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099139v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955529v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzy&#380;anowska" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004743v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pitoizet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-tutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3008-093X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059803150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prefab.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-grenoble-alpes.fr/fr/catalogue-2021/master-XB/master-sciences-du-langage-IBC7OSQ4//parcours-linguistique-JSVN0BE9.html?search-keywords=master+linguistique+sciences+du+langage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corli.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i66" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjie Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wzr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.225.0081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00072.tut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Simonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09539-2.p.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2889" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3966" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.13.2.06tut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302784v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Garcia da Sylva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Alonso Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062953v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05019344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365400v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Jacquey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2924" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yujing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003454" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311463v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvains Hatier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarukan Jitwongnan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tutin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953810v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880215v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clouzot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zaenen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176313v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Apresjan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Bouchard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breidt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27874" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276532v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749854-007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Gharbi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251648v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035197044/chapter9.xhtml" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336106v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336153v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutchus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099151v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/constructing-interpersonality-16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099150v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336848v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/slcs.84/main" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.84.05gro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099146v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Viegas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.3.12tut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099142v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kosseim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099141v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099143v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916765v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955529v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956325v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzy&#380;anowska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004743v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pitoizet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>