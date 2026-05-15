--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Tutin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3008-093X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059803150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2012 : Professeure en sciences du langage à l'Université Grenoble Alpes, membre du laboratoire LIDILEM. Pilorage du projet ANR PREFAB (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions des phrases préfabriquées dans les interactions langagières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la spécialité de </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">master recherche Linguistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (master sciences du langage).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du Consortium </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI (COrpus, Langues et Interactions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (TG-Huma Num).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2015 : Délégation au LIG </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Modélisation des expressions polylexicales pour le TAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 : Directrice du département Sciences du Langage et Didactique du FLE (UFR LLASIC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2010 : Habilitation à diriger des recherches, Université Grenoble 3. Sens et combinatoire lexicale, de la langue au discours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2012 : Maître de conférences en sciences du langage, Université de Grenoble 3. Membre du laboratoire LIDILEM.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : Maître de conférences en sciences du langage, Université Lille III, UFR de Lettres Modernes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 : Ingénieur de recherche en Traitement Automatique du Langage (CNET, Lannion).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : Université de Montréal : Diplôme de Philosophiae Doctor en linguistique. Thèse sur l’Etude des anaphores grammaticales et lexicales dans la perspective de la génération automatique de textes de procédure. Sous la direction de Richard Kittredge & Guy Lapalme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averbal interactional prefabricated sentences and constructions: looking for variability and frozenness in a constructicon for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15i66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu plaisantes ? Ma parole ! Étude de quelques motifs récurrents exprimant la surprise dans les dialogues romanesques contemporains français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wzr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu plaisantes ? Ma parole ! Étude de quelques motifs récurrents exprimant la surprise dans les dialogues romanesques contemporains français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wzr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasèmes constructionnels des phrases préfabriquées des interactions orales. Quelles perspectives pour l’enseignement du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases préfabriquées exprimant la surprise : vers l'élaboration de schémas sémantico-syntaxiques et pragma-sémantiques rendant compte des régularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.145 - 171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefabricated surprise sentences: towards the elaboration of semantic-syntactic and pragma-semantic patterns reflecting regularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et analyse des routines sémantico-rhétoriques dans le discours scientifique : application aux routines de guidage du lecteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1/2022 (225), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.225.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment dirais-je ? Que veux-tu ? Comment ça va ? Quelques observations sur les phrases interrogatives partielles préfabriquées dans les interactions orales et les dialogues romanesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.172-196. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00072.tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations et linguistique de corpus : l'intuition des linguistes et les critères quantitatifs convergent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et traitements quantitatifs, n° 1, p 84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et phraséologie scientifiques transdisciplinaires en sciences humaines : de la modélisation à la création d’une ressource lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la linguistique de corpus pour renforcer les compétences des étudiants dans l’analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°203 (3), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines métalinguistiques dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : quelques observations sur le corpus CLAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les phrases préfabriquées : Sens, fonctions, usages, 114, pp.63-91. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09539-2.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et phraséologie scientifiques transdisciplinaires en sciences humaines : de la modélisation à la création d’une ressource lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle place pour le français scientifique dans un contexte universitaire ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines verbales pour les Français Langue Étrangère : des corpus d’experts aux corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms généraux sentiment et émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198 (2), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.198.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines verbales pour les français langue étrangère : des corpus d’experts aux corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.5411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de la surprise dans les écrits scientifiques de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Techniques, rhétoriques et écrits scientifiques, 65, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I think we need…: Verbal expressions of opinion in conference presentations in English and in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hartwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Interdisciplinary and interlinguistic perspectives on Academic Discourse: the mode variable, pp.35-60. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/chimera2017.4.1.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des motifs séquentiels aux motifs hiérarchiques : l'apport des arbres lexico-syntaxiques récurrents pour le repérage des routines discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement systématique des marqueurs discursifs à l’aide de corpus en classe de FLE: l’exemple des marqueurs de reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corpus, grammaire et français langue étrangère : une concordance nécessaire, .78 (4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13092/lo.78.2953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des séquences lexicalisées à fonction discursive dans la perspective de la rédaction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et Linguistique appliquée, 108, pp.161-179. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06281-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines sémantico-rhétoriques dans l’écrit scientifique de sciences humaines : l’apport des arbres lexico-syntaxiques récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et genre de discours, 53, pp.119-141. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From binary collocations to grammatically extended collocations: Some insights in the semantic field of emotions in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Collocations Cross-Linguistically. Corpora, Dictionaries and Language Teaching,, pp.245-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et linguistique appliquée, 1 (108)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprise routines in scientific writing: A study of French social science articles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of cognitive linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expressing and Describing Surprise, 13 (2), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rcl.13.2.06tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations lexicales : une relation essentiellement binaire définie par la relation prédicat-argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 1 (189), pp.47-63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle lexicographique basé sur le corpus Scientext comparé avec d'autres ressources lexicographiques : l'exemple des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations lexicales : une relation essentiellement binaire définie par la relation prédicat-argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 189, pp.47-63. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Vers une extension du domaine de laphraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 189 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et conception d'une interface pour l'exploitation de corpus arborés pour non-informaticiens : la plateforme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface pour l'exploitation de corpus arborés par des non-informaticiens : la plate-forme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.103-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface pour l'exploitation de corpus arborés par des non informaticiens : la plate-forme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.241--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans cet article, nous souhaitons montrer que… Lexique verbal et positionnement de l’auteur dans les articles en sciences humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Énonciation et rhétorique dans l'écrit scientifique, 41, pp.15-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et transfert d’objets scientifiques dans les écrits de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Paulo Garcia da Sylva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique lexicale et corpus: l’étude du lexique transdisciplinaire des écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lublin Studies in Modern Languages and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1), pp.242-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes: le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations du lexique transdisciplinaire des écrits scientifiques: annotation et extraction des propriétés linguistiques dans la perspective d'une application didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du lexique et de la phraséologie des écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autour du lexique scientifique, 12 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes : le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de typologie des noms d’affect à partir de leurs propriétés combinatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collocations, corpus, dictionnaires, 150, pp.32-49. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.150.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NooJ, un outil TAL pour l'enseignement des langues. Application pour l'étude de la morphologie lexicale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Silberztein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 08 (1), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire de collocations est-il indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (2), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joie profonde, affreuse tristesse, parfait bonheur. Sur la prédicativité des adjectifs intensifiant certains noms d'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 861 (1), pp.179-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stratégies linguistiques de prise de notes selon le type textuel du discours source. – Comparaison entre un passage procédural et un passage évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les écrits universitaires, 121/122, pp.168-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de textes réécrits à partir de prise de notes. Intérêts de la méthode RST (Rhetorical Structure Theory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arob@se</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations régulières et irrégulières: esquisse de typologie du phénomène collocatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lexique : Recherches actuelles, 7 (1), pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intex pour l'annotation semi-automatique d'un corpus d'anaphores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tome XXII, pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder les collocations dans un lexique formel de TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions lexicales du Dictionnaire Explicatif et Combinatoire pour l’étude de la cohésion lexicale. Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, XVII : 1, pp.161-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Account For The Regularities In Speech Formulae: From Corpus Extraction To Constructional Phrasemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras 2025 Phraseology and Communication - Formulaic Language in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Aarhus (Denmark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas possible !&amp;quot; vs &amp;quot;C’est pas possible !&amp;quot; : Phrases préfabriquées averbales à fonction évaluative et expressive et leurs correspondants à verbe copule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les unités préfabriquées de l’interaction : identif ication, classif ication, traitement lexicologique et lexicog raphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et approches constructionnellesApplication aux phrases préfabriquées des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires des unités phraséologiques (UP) dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des phrases préfabriquées des interactions à partir de corpus oraux et écrits : il y a du pain sur la planche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires des unités phraséologiques dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phrases préfabriquées aux phrasèmes constructionnels : observer les régularités pour mieux comprendre le fonctionnement phraséologique (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions métalexicales dans l’enseignement du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerdità di Verona - Dipartimento di lengue e letterature straniere, Nov 2024, Verona, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression formulaire du désaccord dans les réunions de travail et les fils de discussion Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Neveu, S. Prévost, A. Montébran, A. Steuckardt, G. Bergounioux et G. Merminod, G. Philippe, Jul 2024, Lausanne ( CH), Suisse. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la surprise. Phrases préfabriquées et marqueurs discursifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dargnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence LLcD, Workshop Cooccurrences et marquage discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PREFAB : présentation générale et (quelques) premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogatives préfabriquées en comment : de l’étude de corpus à la modélisation des phrasèmes constructionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Constructional approaches and phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF &amp; LIDILEM, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est une farce ? Tu plaisantes ? J’hallucine ! : Comment modéliser les phrases préfabriquées des interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS (Association for French Language Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder la variation des phrases préfabriquées des interactions à partir de constructions : l’exemple des PPI de surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS, Les phraséologismes sous l’angle de la variation, de l’innovation et du changement linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and phraseology: some explorations using treebanks. Application to academic discourse in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'école doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Foreign Languages ans literatures, Università di Verona, Oct 2023, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases préfabriquées à fonction expressive dans les dialogues de romans contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier les régularités stylistiques dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Legallois; Dominique Longrée; Iva Novakova; Antoine Silvestre de Sacy, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Routines phraséologiques du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFUQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Feb 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la phraséologie de l’oral : quelques expériences autour des corpus d’interactions et des communications scientifiques orales au LIDILEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ladreyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation des corpus oraux : Outils, méthodes et objectifs pour l’enseignement/apprentissage du français (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILC, laure Anne Johnsen, Nov 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Phrases Préfabriquées des Interactions à partir d’un corpus arboré du français parlé : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orléans, France. pp.10002, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : Comment les délimiter et les analyser à partir des corpus oraux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases interrogatives préfabriquées des interactions (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interrogation dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ain Shams University,, Apr 2022, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : typologie et étude de corpus (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phrasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova, Jan 2021, Padova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader guidance routines in scientific writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques avec dire dans le discours scientifique oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la phraséologie des textes académiques et scientifiques à la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Ecole doctorale Sciences du langage, Sorbonne nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation du lexique scientifique transdisciplinaire dans des écrits scientifiques en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées du réseau "Lexicologie, Terminologie, Traduction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.271-288, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu parles! Et puis quoi encore! Phrases préfabriquées à fonction expressive dans les dictionnaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française CMLF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207805013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines de topicalisation dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yujing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es journées du réseau Lexicologie, Terminologie, Traduction à Grenoble « Lexique(s) et genre(s) textuel(s) : approches sur corpus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des arbres lexico-syntaxiques récurrents pour le repérage des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Corpus, analyses quantitatives et modèles linguistiques Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et typologie des routines métadiscursives dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de pau et des pays de l'adour, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines de reformulation dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reformuler, une question de genre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Université de Lorraine, Jun 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le n°1 de la revue FIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des sciences en français et en d'autres langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations scientifiques transdisciplinaires: de l’extraction à la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La combinatoire lexicale : corpus et dictionnaires (linguistique, didactique et littérature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Arras, Jun 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la notion de 'Lexique scientifique transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA), Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations transdisciplinaires des écrits de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Collocations génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP;LIDILEM, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et repérage des routines phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La phraséologie : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores résomptives et noms abstraits dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvains Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gérer l’anaphore en discours : vers une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines phraséologiques du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phrasèmes en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Henriot, May 2018, Padova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Recurring Lexico-Syntactic Trees (RLTs) and Ngram Techniques for Extended Phraseology Extraction: a Corpus-based Study on French Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Multiword Expressions - EACL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile identification des expressions polylexicales dans les textes : critères de décision et annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La phraséologie française : débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la phraséologie : dialogue à plusieurs voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Edmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Phraséologiques "Des collocations aux séquences figées", Université de Grenoble, Grenoble, 13-15 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France. pp.69-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adjectifs axiologiques dans les guides touristiques: une expérience d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarukan Jitwongnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus, Grenoble, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatèmes phrastiques : quelques observations sur le corpus d’interactions CLAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du Sens Linguistique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaétane Dostie - Pierre Larrivée - Agnès Tutin, Oct 2017, Sherbooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing morphological and syntactic variations of support verb constructions and verbal full phrasemes in French: a corpus based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME COST Action. Relieving the pain in the neck in natural language processing: 7th final general meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnil, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of multiword expressions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Iborra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Phraseology Conference (EUROPHRAS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Malaga, Spain. pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus pour l'enseignement des routines langagières en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOSP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines et fonctions rhétoriques dans les écrits scientifiques à partir d’une approche sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : De la phraséologie aux genres textuels : état des recherches et perspectives méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Cross-Disciplinary Scientific Lexicon: Extraction and Linguistic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII EURALEX International Congress Lexicography &amp; Linguistic Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia. pp.355--366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines sémantico-rhétoriques de l'écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée phraséologique franco-polonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termes linguistiques et lexique transdisciplinaire des sciences humaines~: observations en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTH - Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chambéry (Université de Savoie Mont-Blanc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adverbiaux polylexicaux d’attitude dans l’écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approches théoriques et empiriques en phraséologie", à Nancy, ATILF, 11 et 12 décembre 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation sémantique des noms simples du lexique scientifique transdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acfas 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des marques linguistiques de la subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’annotation de la subjectivité langagière : méthodes, modélisation, outils, retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions polylexicales dans le discours scientifique: une base de données lexicales basée sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et phraséologie transdisciplinaire dans les articles scientifiques en SHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acfac 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de pivots complexes pour l'exploration de la combinatoire du lexique: une étude dans le champ des noms d'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2663--2674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword expressions in scientific discourse: a corpus-driven database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de eLex 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Talinn, Estonia. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage terminologique par le lexique transdisciplinaire scientifique : une expérimentation en sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villetaneuse, France. pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation didactique des extractions lexicales des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Emolex ANR-DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScienQuest: a treebank exploitation tool for non NLP-specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence COLING 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un corpus arboré pour non spécialistes par des requêtes guidées et des requêtes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du corpus d’écrits scientifiques Scientext : des marques linguistiques du positionnement de l’auteur aux applications didactiques du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rhêma-ICAR UMR 5191</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.Rémi-Giraud, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs verbaux de constat: un lieu de dialogisme dans l’écrit scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du projet Scientext : étude des marques linguistiques du positionnement de l'auteur dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JLC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus annoté autour du lexique des émotions: collocations et fonctions lexicales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT' 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montreal, Canada. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des collocations évaluatives dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an extended definition of lexical collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euralex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelona, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de collocations à partir du champ syntagme du TLFi : application aux noms transdisciplinaires des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Lexicographie et informatique : bilan et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique de l'émotion en classe de FLE : une expérimentation basée sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALC2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating a large corpus with anaphoric links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zaenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Discourse Anaphora and Anaphor Resolution (DAARC2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Apresjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Réseau " Lexicologie, Terminologie, Traduction " de l'AUF, Lyon (France), 28-30 septembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique transdisciplinaire des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines discursives dans le discours scientifique oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milla Luodonpää-Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2022, 979-1-03659-478-6. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.27874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iva Novakova et Agnès Tutin. UGA Editions, 352 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2018, Sciences cognitives, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres de discours : Patrons, Motifs et Routines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53, 2016, Lidil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-84310-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations: analyse et traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Werelt, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour informatiser le Dictionnaire Universel de Basnage (1702) et Trévoux (1704) ; approche théorique et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 2001, Jean Pruvost et Bernard Quemada, 2-7453-0492-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels traitements pour la phraséologie scientifique transdisciplinaire dans une perspective d’aide à la rédaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et terminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.105-130, 2023, 9783110749854. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110749854-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction “ce être DET N” à valeur axiologique dans les conversations informelles en français métropolitain et en français québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétane Dostie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonid Iomdin, Jasmina Milićević and Alain Polguère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifetime linguistic inspirations: To Igor Mel'čuk from colleagues and friends for his 90th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.149-166, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées à fonction expressive dans les dialogues de romans contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fesenmeier, L., Novakova, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This article focuses on expressive sentential phrases in French contemporary novels, such as c’est un comble ‘that is the last straw’ or c’est dommage ‘it’s a pity’. The corpus study shows that these expressions, while largely predominant in the dialogue sequences, are not completely absent from the narrative parts, where they play a speciﬁc role. A comparison with authentic spoken corpora (ORFEO spoken corpus) shows a strong stylisation of expressions in the corpus of novels, with an overuse of expressive colloquial expressions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.17-29, 2020, Phraseologie et stylistique de la langue littéraire., 978-3-631-83633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicats d’affect dans des dictionnaires monolingues coordonnés espagnol/ grec/français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, 2019, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Verbs in French and English Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gymnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novakova, Iva and Siepmann, Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology and style in subgenres of the novel: a synthesis of corpus and literary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan (Springer), pp.83-113, 2019, 978-3-030-23744-8. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23744-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions polylexicales transdisciplinaires dans les articles de recherche en sciences humaines : retour d’expérience (Chapitre 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques, M.P. &amp; Tutin A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.91-112, 2018, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique scientifique transdisciplinaire : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Jacques; Agnès Tutin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2018, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la phraséologie : dialogue à plusieurs voix. Synthèse de la table ronde du colloque de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Edmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Grossmann, S. Mejri, &amp; I. Sfar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie : sémantique, syntaxe, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.69-95, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUN PREP NOUN collocations in French: the case of scientific lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Orlandi, Laura Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining collocation for lexicographic purposes - From linguistic theory to lexicographic practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-300, 2016, 978-3-0343-2054-2 pb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUN PREP NOUN collocations in French: the case of scientific lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orlandi, Adriana; Giacomini, Laura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining collocation for lexicographic purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-300, 2016, 978-3-0343-2054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du profil syntaxique des noms d’affect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours - Emotions in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2014, 978-3-631-64608-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie transdisciplinaire des écrits scientifiques : des collocations aux routines sémantico-rhétoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tutin &amp; F. Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’écrit scientifique : du lexique au discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-44, 2014, 978-2-7535-2846-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polarité du lexique des affects : perspective combinatoire et contrastive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Grutchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Baider &amp; G. Cislaru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie des émotions : propositions linguistiques et sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2013, 9782878545920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations dans le champ sémantique des émotions: la régularité plutôt que l’idiosyncrasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Apresjan et al.(éds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meanings, texts and other exciting things: a festschrift to commemorate the 80th anniversary of Professor Igor Alexandrovic Mel’čuk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ЯCK, pp.602-612, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bilingual annotated corpus as a writing aid: An application for academic writing for EFL users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kübler, Natalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora, Language, Teaching, and Resources: From Theory to Practice. Selected papers from TaLC7, the 7th Conference of Teaching and Language Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.285--299, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative adjectives in academic writing in the humanities and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Lores-Sanz; Pilar Mur-Duenas; Enrique Lafuente-Millan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructing Interpersonality: Multiple Perspectives on Written Academic Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-242, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing phraseology in context: an onomasiological access to lexico-grammatical patterns in corpora of French scientific writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Granger, Magali Paquot (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLexicography in the 21st century: new applications, new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain., pp.303-312, 2010, 2874632112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential markers in French scientific writing: The case of the French verb voir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Realization of Evidentiality in European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-308, 2010, 978-3-11-022396-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles comptables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iva Novakova; Agnès Tutin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation linguistique et annotation des collocations : une application au lexique transdiciplinaire des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Koeva, D. Maurel &amp; M. Silberztein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formaliser les langues avec l’ordinateur : de Intex à NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche Comté, pp.189-215, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation of Lexical Associations in Collocations : the Case of Intensifiers denoting &amp;quot;Joy&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leo Wanner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Lexical and Grammatical Issues in the Meaning–Text Theory. In honour of Igor Mel'čuk </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-166, 2007, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.84.05gro⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating coreferential anaphoric definite NPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Botley &amp; T. McEnery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based and Computational Approaches to Discourse Anaphora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.227-248, 2000, 9789027222725. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.3.12tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating anaphora in assembly instruction texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kosseim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adorni &amp; Zock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generating anaphora in assembly instruction texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.260-275, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation des collocations pour le traitement automatique du langage naturel : le modèle des Fonctions Lexicales, Lexicomatique et dictionnairique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPEF-UREF, pp.28-30, 1996, 2920021702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification and description of the Lexical Functions of the Explanatory Combinatorial Dictionary for the treatment of LF Combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wanner L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexical Functions in Natural Language Processing and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.146-167, 1996, 978902723034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Functions of Explanatory Combinatorial Dictionary for Lexicalization in Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Saint-Dizier &amp; E. Viegas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Lexical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.351-366, 1995, 9780511527227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource du Lexique Scientifique Transdisciplinaire [Lexique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORTOLANG (Open Resources and TOols for LANGuage) - www.ortolang.fr, v1, https://hdl.handle.net/11403/lst-data/v1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique de corpus pour l’étude des discours scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shell nouns » et anaphores dans l'écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(à paraître), « De quoi je me mêle ? De quelques phrases interrogatives préfabriquées à l'intention des indiscrets », Phrasis, VIII Congresso Internazionale di Fraseologia e Paremiologia, Milano De quoi je me mêle ? De quelques phrases interrogatives préfabriquées à l'intention des indiscrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krzyżanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénomination et postures énonciatives autour d'islam dans la presse quotidienne française : le poids des attentats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pitoizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Tutin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3008-093X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059803150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Nk1XjawAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2012 : Professeure en sciences du langage à l'Université Grenoble Alpes, membre du laboratoire LIDILEM. Pilorage du projet ANR PREFAB (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions des phrases préfabriquées dans les interactions langagières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la spécialité de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">master recherche Linguistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (master sciences du langage).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du Consortium </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI (COrpus, Langues et Interactions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (TG-Huma Num).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2015 : Délégation au LIG </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GETALP </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Modélisation des expressions polylexicales pour le TAL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 : Directrice du département Sciences du Langage et Didactique du FLE (UFR LLASIC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2010 : Habilitation à diriger des recherches, Université Grenoble 3. Sens et combinatoire lexicale, de la langue au discours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2012 : Maître de conférences en sciences du langage, Université de Grenoble 3. Membre du laboratoire LIDILEM.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : Maître de conférences en sciences du langage, Université Lille III, UFR de Lettres Modernes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 : Ingénieur de recherche en Traitement Automatique du Langage (CNET, Lannion).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : Université de Montréal : Diplôme de Philosophiae Doctor en linguistique. Thèse sur l’Etude des anaphores grammaticales et lexicales dans la perspective de la génération automatique de textes de procédure. Sous la direction de Richard Kittredge & Guy Lapalme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averbal interactional prefabricated sentences and constructions: looking for variability and frozenness in a constructicon for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15i66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu plaisantes ? Ma parole ! Étude de quelques motifs récurrents exprimant la surprise dans les dialogues romanesques contemporains français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wzr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu plaisantes ? Ma parole ! Étude de quelques motifs récurrents exprimant la surprise dans les dialogues romanesques contemporains français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wzr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrasèmes constructionnels des phrases préfabriquées des interactions orales. Quelles perspectives pour l’enseignement du FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases préfabriquées exprimant la surprise : vers l'élaboration de schémas sémantico-syntaxiques et pragma-sémantiques rendant compte des régularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.145 - 171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefabricated surprise sentences: towards the elaboration of semantic-syntactic and pragma-semantic patterns reflecting regularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et analyse des routines sémantico-rhétoriques dans le discours scientifique : application aux routines de guidage du lecteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1/2022 (225), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.225.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment dirais-je ? Que veux-tu ? Comment ça va ? Quelques observations sur les phrases interrogatives partielles préfabriquées dans les interactions orales et les dialogues romanesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.172-196. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00072.tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations et linguistique de corpus : l'intuition des linguistes et les critères quantitatifs convergent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et traitements quantitatifs, n° 1, p 84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et phraséologie scientifiques transdisciplinaires en sciences humaines : de la modélisation à la création d’une ressource lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la linguistique de corpus pour renforcer les compétences des étudiants dans l’analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°203 (3), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines métalinguistiques dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions métadiscursives dans les langues romanes: aspects syntaxiques, pragmatiques et sociolinguistiques, 9 (2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : quelques observations sur le corpus CLAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les phrases préfabriquées : Sens, fonctions, usages, 114, pp.63-91. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09539-2.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et phraséologie scientifiques transdisciplinaires en sciences humaines : de la modélisation à la création d’une ressource lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quelle place pour le français scientifique dans un contexte universitaire ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines verbales pour les Français Langue Étrangère : des corpus d’experts aux corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms généraux sentiment et émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198 (2), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.198.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines verbales pour les français langue étrangère : des corpus d’experts aux corpus d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.5411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I think we need…: Verbal expressions of opinion in conference presentations in English and in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Hartwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Interdisciplinary and interlinguistic perspectives on Academic Discourse: the mode variable, pp.35-60. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/chimera2017.4.1.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de la surprise dans les écrits scientifiques de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Techniques, rhétoriques et écrits scientifiques, 65, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/tranel.2017.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des motifs séquentiels aux motifs hiérarchiques : l'apport des arbres lexico-syntaxiques récurrents pour le repérage des routines discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des séquences lexicalisées à fonction discursive dans la perspective de la rédaction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et Linguistique appliquée, 108, pp.161-179. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06281-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement systématique des marqueurs discursifs à l’aide de corpus en classe de FLE: l’exemple des marqueurs de reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corpus, grammaire et français langue étrangère : une concordance nécessaire, .78 (4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13092/lo.78.2953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines sémantico-rhétoriques dans l’écrit scientifique de sciences humaines : l’apport des arbres lexico-syntaxiques récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et genre de discours, 53, pp.119-141. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From binary collocations to grammatically extended collocations: Some insights in the semantic field of emotions in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Collocations Cross-Linguistically. Corpora, Dictionaries and Language Teaching,, pp.245-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phraséologie et linguistique appliquée, 1 (108)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprise routines in scientific writing: A study of French social science articles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of cognitive linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expressing and Describing Surprise, 13 (2), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rcl.13.2.06tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle lexicographique basé sur le corpus Scientext comparé avec d'autres ressources lexicographiques : l'exemple des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte et corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations lexicales : une relation essentiellement binaire définie par la relation prédicat-argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 189, pp.47-63. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations lexicales : une relation essentiellement binaire définie par la relation prédicat-argument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 1 (189), pp.47-63. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Vers une extension du domaine de laphraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vers une extension du domaine de la phraséologie, 189 (1), pp.3-25. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.189.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et conception d'une interface pour l'exploitation de corpus arborés pour non-informaticiens : la plateforme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface pour l'exploitation de corpus arborés par des non-informaticiens : la plate-forme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.103-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interface pour l'exploitation de corpus arborés par des non informaticiens : la plate-forme ScienQuest du projet Scientext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.241--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans cet article, nous souhaitons montrer que… Lexique verbal et positionnement de l’auteur dans les articles en sciences humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Énonciation et rhétorique dans l'écrit scientifique, 41, pp.15-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et transfert d’objets scientifiques dans les écrits de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Paulo Garcia da Sylva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique lexicale et corpus: l’étude du lexique transdisciplinaire des écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lublin Studies in Modern Languages and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (1), pp.242-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes: le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations du lexique transdisciplinaire des écrits scientifiques: annotation et extraction des propriétés linguistiques dans la perspective d'une application didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du lexique et de la phraséologie des écrits scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autour du lexique scientifique, 12 (2), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes : le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de typologie des noms d’affect à partir de leurs propriétés combinatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collocations, corpus, dictionnaires, 150, pp.32-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.150.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joie profonde, affreuse tristesse, parfait bonheur. Sur la prédicativité des adjectifs intensifiant certains noms d'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 861 (1), pp.179-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire de collocations est-il indispensable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, X (2), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NooJ, un outil TAL pour l'enseignement des langues. Application pour l'étude de la morphologie lexicale en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Silberztein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 08 (1), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des stratégies linguistiques de prise de notes selon le type textuel du discours source. – Comparaison entre un passage procédural et un passage évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les écrits universitaires, 121/122, pp.168-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de textes réécrits à partir de prise de notes. Intérêts de la méthode RST (Rhetorical Structure Theory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">arob@se</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations régulières et irrégulières: esquisse de typologie du phénomène collocatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lexique : Recherches actuelles, 7 (1), pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intex pour l'annotation semi-automatique d'un corpus d'anaphores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tome XXII, pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder les collocations dans un lexique formel de TALN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions lexicales du Dictionnaire Explicatif et Combinatoire pour l’étude de la cohésion lexicale. Linguisticae Investigationes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, XVII : 1, pp.161-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Account For The Regularities In Speech Formulae: From Corpus Extraction To Constructional Phrasemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras 2025 Phraseology and Communication - Formulaic Language in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Aarhus (Denmark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas possible !&amp;quot; vs &amp;quot;C’est pas possible !&amp;quot; : Phrases préfabriquées averbales à fonction évaluative et expressive et leurs correspondants à verbe copule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les unités préfabriquées de l’interaction : identif ication, classif ication, traitement lexicologique et lexicog raphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et approches constructionnellesApplication aux phrases préfabriquées des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires des unités phraséologiques (UP) dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des phrases préfabriquées des interactions à partir de corpus oraux et écrits : il y a du pain sur la planche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires des unités phraséologiques dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phrases préfabriquées aux phrasèmes constructionnels : observer les régularités pour mieux comprendre le fonctionnement phraséologique (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions métalexicales dans l’enseignement du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerdità di Verona - Dipartimento di lengue e letterature straniere, Nov 2024, Verona, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression formulaire du désaccord dans les réunions de travail et les fils de discussion Wikipédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Neveu, S. Prévost, A. Montébran, A. Steuckardt, G. Bergounioux et G. Merminod, G. Philippe, Jul 2024, Lausanne ( CH), Suisse. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la surprise. Phrases préfabriquées et marqueurs discursifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dargnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence LLcD, Workshop Cooccurrences et marquage discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PREFAB : présentation générale et (quelques) premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogatives préfabriquées en comment : de l’étude de corpus à la modélisation des phrasèmes constructionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Constructional approaches and phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF &amp; LIDILEM, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coder la variation des phrases préfabriquées des interactions à partir de constructions : l’exemple des PPI de surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS, Les phraséologismes sous l’angle de la variation, de l’innovation et du changement linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and phraseology: some explorations using treebanks. Application to academic discourse in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'école doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Foreign Languages ans literatures, Università di Verona, Oct 2023, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est une farce ? Tu plaisantes ? J’hallucine ! : Comment modéliser les phrases préfabriquées des interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFLS (Association for French Language Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases préfabriquées à fonction expressive dans les dialogues de romans contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier les régularités stylistiques dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Legallois; Dominique Longrée; Iva Novakova; Antoine Silvestre de Sacy, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Phrases Préfabriquées des Interactions à partir d’un corpus arboré du français parlé : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orléans, France. pp.10002, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213810002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la phraséologie de l’oral : quelques expériences autour des corpus d’interactions et des communications scientifiques orales au LIDILEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ladreyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation des corpus oraux : Outils, méthodes et objectifs pour l’enseignement/apprentissage du français (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILC, laure Anne Johnsen, Nov 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Routines phraséologiques du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIFUQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Feb 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : Comment les délimiter et les analyser à partir des corpus oraux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases interrogatives préfabriquées des interactions (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interrogation dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ain Shams University,, Apr 2022, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées des interactions : typologie et étude de corpus (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phrasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Padova, Jan 2021, Padova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader guidance routines in scientific writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques avec dire dans le discours scientifique oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la phraséologie des textes académiques et scientifiques à la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, Ecole doctorale Sciences du langage, Sorbonne nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation du lexique scientifique transdisciplinaire dans des écrits scientifiques en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées du réseau "Lexicologie, Terminologie, Traduction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.271-288, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu parles! Et puis quoi encore! Phrases préfabriquées à fonction expressive dans les dictionnaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française CMLF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207805013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines de topicalisation dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yujing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es journées du réseau Lexicologie, Terminologie, Traduction à Grenoble « Lexique(s) et genre(s) textuel(s) : approches sur corpus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines de reformulation dans les écrits scientifiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reformuler, une question de genre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Université de Lorraine, Jun 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et typologie des routines métadiscursives dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujing Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de pau et des pays de l'adour, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et limites des arbres lexico-syntaxiques récurrents pour le repérage des motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Corpus, analyses quantitatives et modèles linguistiques Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le n°1 de la revue FIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des sciences en français et en d'autres langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLFLF, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations scientifiques transdisciplinaires: de l’extraction à la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La combinatoire lexicale : corpus et dictionnaires (linguistique, didactique et littérature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Arras, Jun 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la notion de 'Lexique scientifique transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA), Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocations transdisciplinaires des écrits de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Collocations génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLILLAC-ARP;LIDILEM, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et repérage des routines phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La phraséologie : corpus et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores résomptives et noms abstraits dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvains Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gérer l’anaphore en discours : vers une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines phraséologiques du discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phrasèmes en discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Henriot, May 2018, Padova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile identification des expressions polylexicales dans les textes : critères de décision et annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La phraséologie française : débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la phraséologie : dialogue à plusieurs voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Edmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Phraséologiques "Des collocations aux séquences figées", Université de Grenoble, Grenoble, 13-15 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France. pp.69-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Recurring Lexico-Syntactic Trees (RLTs) and Ngram Techniques for Extended Phraseology Extraction: a Corpus-based Study on French Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Multiword Expressions - EACL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adjectifs axiologiques dans les guides touristiques: une expérience d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarukan Jitwongnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus, Grenoble, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatèmes phrastiques : quelques observations sur le corpus d’interactions CLAPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du Sens Linguistique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaétane Dostie - Pierre Larrivée - Agnès Tutin, Oct 2017, Sherbooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corpus pour l'enseignement des routines langagières en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOSP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing morphological and syntactic variations of support verb constructions and verbal full phrasemes in French: a corpus based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME COST Action. Relieving the pain in the neck in natural language processing: 7th final general meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnil, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of multiword expressions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Iborra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Phraseology Conference (EUROPHRAS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Malaga, Spain. pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines et fonctions rhétoriques dans les écrits scientifiques à partir d’une approche sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : De la phraséologie aux genres textuels : état des recherches et perspectives méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Cross-Disciplinary Scientific Lexicon: Extraction and Linguistic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hoai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII EURALEX International Congress Lexicography &amp; Linguistic Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia. pp.355--366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termes linguistiques et lexique transdisciplinaire des sciences humaines~: observations en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTH - Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chambéry (Université de Savoie Mont-Blanc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routines sémantico-rhétoriques de l'écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée phraséologique franco-polonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions polylexicales dans le discours scientifique: une base de données lexicales basée sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des marques linguistiques de la subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’annotation de la subjectivité langagière : méthodes, modélisation, outils, retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation sémantique des noms simples du lexique scientifique transdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acfas 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adverbiaux polylexicaux d’attitude dans l’écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approches théoriques et empiriques en phraséologie", à Nancy, ATILF, 11 et 12 décembre 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et phraséologie transdisciplinaire dans les articles scientifiques en SHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acfac 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de pivots complexes pour l'exploration de la combinatoire du lexique: une étude dans le champ des noms d'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.2663--2674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword expressions in scientific discourse: a corpus-driven database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de eLex 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Talinn, Estonia. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage terminologique par le lexique transdisciplinaire scientifique : une expérimentation en sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villetaneuse, France. pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation didactique des extractions lexicales des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Emolex ANR-DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScienQuest: a treebank exploitation tool for non NLP-specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence COLING 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'un corpus arboré pour non spécialistes par des requêtes guidées et des requêtes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du corpus d’écrits scientifiques Scientext : des marques linguistiques du positionnement de l’auteur aux applications didactiques du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rhêma-ICAR UMR 5191</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.Rémi-Giraud, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs verbaux de constat: un lieu de dialogisme dans l’écrit scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du projet Scientext : étude des marques linguistiques du positionnement de l'auteur dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JLC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus annoté autour du lexique des émotions: collocations et fonctions lexicales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT' 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montreal, Canada. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des collocations évaluatives dans les écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhras2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an extended definition of lexical collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euralex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelona, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de collocations à partir du champ syntagme du TLFi : application aux noms transdisciplinaires des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Lexicographie et informatique : bilan et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique de l'émotion en classe de FLE : une expérimentation basée sur corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALC2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating a large corpus with anaphoric links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zaenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Discourse Anaphora and Anaphor Resolution (DAARC2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicomatique et Dictionnairiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Apresjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Réseau " Lexicologie, Terminologie, Traduction " de l'AUF, Lyon (France), 28-30 septembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique transdisciplinaire des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routines discursives dans le discours scientifique oral et écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milla Luodonpää-Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions, 2022, 979-1-03659-478-6. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.27874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iva Novakova et Agnès Tutin. UGA Editions, 352 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2018, Sciences cognitives, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres de discours : Patrons, Motifs et Routines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53, 2016, Lidil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-84310-149-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations: analyse et traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Werelt, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour informatiser le Dictionnaire Universel de Basnage (1702) et Trévoux (1704) ; approche théorique et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wionet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 2001, Jean Pruvost et Bernard Quemada, 2-7453-0492-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels traitements pour la phraséologie scientifique transdisciplinaire dans une perspective d’aide à la rédaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et terminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.105-130, 2023, 9783110749854. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110749854-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction “ce être DET N” à valeur axiologique dans les conversations informelles en français métropolitain et en français québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétane Dostie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonid Iomdin, Jasmina Milićević and Alain Polguère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifetime linguistic inspirations: To Igor Mel'čuk from colleagues and friends for his 90th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.149-166, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrases préfabriquées à fonction expressive dans les dialogues de romans contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fesenmeier, L., Novakova, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This article focuses on expressive sentential phrases in French contemporary novels, such as c’est un comble ‘that is the last straw’ or c’est dommage ‘it’s a pity’. The corpus study shows that these expressions, while largely predominant in the dialogue sequences, are not completely absent from the narrative parts, where they play a speciﬁc role. A comparison with authentic spoken corpora (ORFEO spoken corpus) shows a strong stylisation of expressions in the corpus of novels, with an overuse of expressive colloquial expressions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.17-29, 2020, Phraseologie et stylistique de la langue littéraire., 978-3-631-83633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicats d’affect dans des dictionnaires monolingues coordonnés espagnol/ grec/français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, 2019, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Verbs in French and English Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gymnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Novakova, Iva and Siepmann, Dirk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology and style in subgenres of the novel: a synthesis of corpus and literary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan (Springer), pp.83-113, 2019, 978-3-030-23744-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23744-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions polylexicales transdisciplinaires dans les articles de recherche en sciences humaines : retour d’expérience (Chapitre 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques, M.P. &amp; Tutin A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.91-112, 2018, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique scientifique transdisciplinaire : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Paule Jacques; Agnès Tutin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2018, 9781784054854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02251648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va la phraséologie : dialogue à plusieurs voix. Synthèse de la table ronde du colloque de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Edmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Grossmann, S. Mejri, &amp; I. Sfar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie : sémantique, syntaxe, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.69-95, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUN PREP NOUN collocations in French: the case of scientific lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Orlandi, Laura Giacomini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining collocation for lexicographic purposes - From linguistic theory to lexicographic practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-300, 2016, 978-3-0343-2054-2 pb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUN PREP NOUN collocations in French: the case of scientific lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orlandi, Adriana; Giacomini, Laura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining collocation for lexicographic purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.271-300, 2016, 978-3-0343-2054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du profil syntaxique des noms d’affect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions dans le discours - Emotions in Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2014, 978-3-631-64608-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie transdisciplinaire des écrits scientifiques : des collocations aux routines sémantico-rhétoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tutin &amp; F. Grossmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’écrit scientifique : du lexique au discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-44, 2014, 978-2-7535-2846-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polarité du lexique des affects : perspective combinatoire et contrastive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Grutchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Baider &amp; G. Cislaru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie des émotions : propositions linguistiques et sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2013, 9782878545920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collocations dans le champ sémantique des émotions: la régularité plutôt que l’idiosyncrasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Apresjan et al.(éds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meanings, texts and other exciting things: a festschrift to commemorate the 80th anniversary of Professor Igor Alexandrovic Mel’čuk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ЯCK, pp.602-612, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bilingual annotated corpus as a writing aid: An application for academic writing for EFL users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kübler, Natalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora, Language, Teaching, and Resources: From Theory to Practice. Selected papers from TaLC7, the 7th Conference of Teaching and Language Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.285--299, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing phraseology in context: an onomasiological access to lexico-grammatical patterns in corpora of French scientific writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Granger, Magali Paquot (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLexicography in the 21st century: new applications, new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain., pp.303-312, 2010, 2874632112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative adjectives in academic writing in the humanities and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Lores-Sanz; Pilar Mur-Duenas; Enrique Lafuente-Millan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructing Interpersonality: Multiple Perspectives on Written Academic Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-242, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential markers in French scientific writing: The case of the French verb voir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Realization of Evidentiality in European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-308, 2010, 978-3-11-022396-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles comptables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Novakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iva Novakova; Agnès Tutin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lexique des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation linguistique et annotation des collocations : une application au lexique transdiciplinaire des écrits scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Koeva, D. Maurel &amp; M. Silberztein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formaliser les langues avec l’ordinateur : de Intex à NooJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche Comté, pp.189-215, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation of Lexical Associations in Collocations : the Case of Intensifiers denoting &amp;quot;Joy&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leo Wanner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Lexical and Grammatical Issues in the Meaning–Text Theory. In honour of Igor Mel'čuk </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-166, 2007, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.84.05gro⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating coreferential anaphoric definite NPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Botley &amp; T. McEnery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based and Computational Approaches to Discourse Anaphora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.227-248, 2000, 9789027222725. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/scl.3.12tut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation des collocations pour le traitement automatique du langage naturel : le modèle des Fonctions Lexicales, Lexicomatique et dictionnairique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicomatique et dictionnairique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPEF-UREF, pp.28-30, 1996, 2920021702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating anaphora in assembly instruction texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kosseim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adorni &amp; Zock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generating anaphora in assembly instruction texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.260-275, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification and description of the Lexical Functions of the Explanatory Combinatorial Dictionary for the treatment of LF Combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wanner L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexical Functions in Natural Language Processing and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.146-167, 1996, 978902723034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Functions of Explanatory Combinatorial Dictionary for Lexicalization in Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Alonso Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Saint-Dizier &amp; E. Viegas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Lexical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.351-366, 1995, 9780511527227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource du Lexique Scientifique Transdisciplinaire [Lexique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORTOLANG (Open Resources and TOols for LANGuage) - www.ortolang.fr, v1, https://hdl.handle.net/11403/lst-data/v1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique de corpus pour l’étude des discours scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Shell nouns » et anaphores dans l'écrit scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(à paraître), « De quoi je me mêle ? De quelques phrases interrogatives préfabriquées à l'intention des indiscrets », Phrasis, VIII Congresso Internazionale di Fraseologia e Paremiologia, Milano De quoi je me mêle ? De quelques phrases interrogatives préfabriquées à l'intention des indiscrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krzyżanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénomination et postures énonciatives autour d'islam dans la presse quotidienne française : le poids des attentats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pitoizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A48BBAB4"/>
+    <w:nsid w:val="4BC0CA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="125D6DDE"/>
+    <w:nsid w:val="92878F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-tutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3008-093X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059803150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prefab.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-grenoble-alpes.fr/fr/catalogue-2021/master-XB/master-sciences-du-langage-IBC7OSQ4//parcours-linguistique-JSVN0BE9.html?search-keywords=master+linguistique+sciences+du+langage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corli.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i66" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjie Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wzr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.225.0081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00072.tut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Simonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09539-2.p.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2889" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3966" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.13.2.06tut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302784v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Garcia da Sylva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.336" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Alonso Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062953v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05019344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365400v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Jacquey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2924" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yujing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003454" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311463v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvains Hatier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarukan Jitwongnan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tutin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953810v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880215v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clouzot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zaenen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176313v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Apresjan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Bouchard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breidt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27874" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276532v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749854-007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Gharbi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251648v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035197044/chapter9.xhtml" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336106v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336153v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutchus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099151v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/constructing-interpersonality-16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099150v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336848v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/slcs.84/main" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.84.05gro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099146v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Viegas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.3.12tut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099142v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kosseim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099141v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099143v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916765v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955529v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956325v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzy&#380;anowska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004743v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pitoizet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-tutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3008-093X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059803150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Nk1XjawAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prefab.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-grenoble-alpes.fr/fr/catalogue-2021/master-XB/master-sciences-du-langage-IBC7OSQ4//parcours-linguistique-JSVN0BE9.html?search-keywords=master+linguistique+sciences+du+langage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corli.huma-num.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://getalp.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484969v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i66" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjie Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wzr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.225.0081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171249v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00072.tut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Simonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09539-2.p.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.198.0083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5411" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rcl.13.2.06tut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Garcia da Sylva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Alonso Ramos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05019344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863946v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213810002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Jacquey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2924" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yujing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003454" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863822v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956224v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvains Hatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarukan Jitwongnan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377956v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Iborra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reverdy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Humbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880215v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954045v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371418v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098809v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373327v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clouzot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zaenen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176313v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Apresjan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Bouchard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breidt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27874" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102461v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911185v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336289v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100295870" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749854-007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177620v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250973v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Gharbi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529086v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6990" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03135491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910636v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035197044/chapter9.xhtml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367904v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16560" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutchus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073694v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099150v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/constructing-interpersonality-16" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/slcs.84/main" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.84.05gro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099146v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Viegas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.3.12tut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kosseim" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099143v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955529v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825809v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzy&#380;anowska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004743v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pitoizet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>