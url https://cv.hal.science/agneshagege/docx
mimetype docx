--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -1354,420 +1354,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low doses of uranium and osteoclastic bone resorption: key reciprocal effects evidenced using new in vitro biomimetic models of bone matrix</w:t>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
+                <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Creff</w:t>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Simoneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hagège</w:t>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108237v1</w:t>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taylor dispersion analysis coupled to ICP-MS for ultrasmall nano-particle size measurement: from drug product to biological media studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Alban</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Jérôme Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (3), pp.1254-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+                <w:t xml:space="preserve">hal-03093902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor dispersion analysis coupled to ICP-MS for ultrasmall nano-particle size measurement: from drug product to biological media studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+                <w:t xml:space="preserve">Low doses of uranium and osteoclastic bone resorption: key reciprocal effects evidenced using new in vitro biomimetic models of bone matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Randon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">Bastien Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (3), pp.1254-1259. </w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (3), pp.1023-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-020-02966-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093902v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de traces et d’ultra-traces d’éléments</w:t>
               </w:r>
@@ -1909,51 +1909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Doussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1998,295 +1998,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium Effect on Osteocytic Cells In Vitro</w:t>
+                <w:t xml:space="preserve">Toxicological Assessment of ITER-Like Tungsten Nanoparticles Using an In Vitro 3D Human Airway Epithelium Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Hurault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hagège</w:t>
+                <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
+                <w:t xml:space="preserve">Chiara Uboldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Sanles Sobrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfz087⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9101374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333849v1</w:t>
+                <w:t xml:space="preserve">cea-02302666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological Assessment of ITER-Like Tungsten Nanoparticles Using an In Vitro 3D Human Airway Epithelium Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uranium Effect on Osteocytic Cells In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">Lucile Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Sanles Sobrido</w:t>
+                <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dine</w:t>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (10), pp.1374. </w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (1), pp.199-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano9101374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfz087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02302666v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
               </w:r>
@@ -2419,51 +2419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of U-associated osteopontin with lactoferrin: a one-to-many complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,350 +2634,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
+                <w:t xml:space="preserve">Investigation of elemental mass spectrometry in pharmacology for peptide quantitation at Femtomolar levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaovi Holade</w:t>
+                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hynd Remita</w:t>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Servat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.article number: e0157943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548379v1</w:t>
+                <w:t xml:space="preserve">hal-01356870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of elemental mass spectrometry in pharmacology for peptide quantitation at Femtomolar levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srabanti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Holade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cordeau</w:t>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
+                <w:t xml:space="preserve">Karine Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.864 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356870v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CE-ICP/MS hyphenation for the study of uranyl/protein interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ngoc Suong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,177 +3289,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium Nanowires Synthesized in Hexagonal Mesophases: Application in Ethanol Electrooxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of phosphorylated calix[4]arene derivatives for the design of solid phases immobilizing uranyl cations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faygal Ksar</w:t>
+                <w:t xml:space="preserve">Zouhair Asfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geetarani Surendran</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm803492j⟩</w:t>
+              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (07), pp.585-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10610270802588301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514226v1</w:t>
+                <w:t xml:space="preserve">hal-00520014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterisation of silica monoliths using a triblock copolymer (F68) as porogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3491,218 +3487,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 340 (2), pp.225-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of phosphorylated calix[4]arene derivatives for the design of solid phases immobilizing uranyl cations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Hagege</w:t>
+                <w:t xml:space="preserve">Palladium Nanowires Synthesized in Hexagonal Mesophases: Application in Ethanol Electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faygal Ksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetarani Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Asfari</w:t>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Bineta Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quéméneur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Nadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (07), pp.585-590. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.1612-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10610270802588301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm803492j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520014v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metal dependence of pyoverdine interactions with its outer membrane receptor FpvA</w:t>
               </w:r>
@@ -3854,77 +3854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of uranium (VI) speciation during bone formation using ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Laoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges F Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4048,142 +4048,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CE-ICP-MS coupling, a powerful tool for describing protein/metal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire groupe CE AFSep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GLP-ARBRE - Good Laboratory Practices in Molecular Biophysics: an ARBRE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773386v1</w:t>
+                <w:t xml:space="preserve">hal-04773373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CE-ICP-MS coupling, a powerful tool for describing protein/metal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLP-ARBRE - Good Laboratory Practices in Molecular Biophysics: an ARBRE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">Séminaire groupe CE AFSep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773373v1</w:t>
+                <w:t xml:space="preserve">hal-04773386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du devenir de nanoparticules en milieu biologique par TDA-ICP-MS.</w:t>
               </w:r>
@@ -5571,103 +5571,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural uranium on bone cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.05002, 2019, </w:t>
@@ -6292,51 +6292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carm&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Seban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04777F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sarlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Needa Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Guthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Iyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.85663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03769-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Labied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12050738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degasperi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gritsaenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrefite-Carle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02966-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03988" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayouni-Derouiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barbier-Bessueille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v4-p3860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hurault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Santucci-Darmanin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfz087" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02302666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sanles Sobrido" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00087a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Suong Huynh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MT00147E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cordeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157943" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc Suong Huynh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVJG8MD2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.08.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zimmermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.09.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ343B43-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faygal Ksar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetarani Surendran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803492j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNH1N8VL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Greenwald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Celia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Laoufi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F Carle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labied Lucie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.S Huynh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Jaravel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zarfaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bessueille-Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda ayouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tillement" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418980v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carm&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Seban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04777F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sarlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Needa Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Guthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Iyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.85663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03769-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Labied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12050738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degasperi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gritsaenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrefite-Carle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02966-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayouni-Derouiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barbier-Bessueille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v4-p3860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02302666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sanles Sobrido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hurault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Santucci-Darmanin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfz087" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00087a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Suong Huynh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MT00147E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cordeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157943" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc Suong Huynh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVJG8MD2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.08.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zimmermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.09.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ343B43-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNH1N8VL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faygal Ksar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetarani Surendran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803492j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Greenwald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Celia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Laoufi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F Carle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labied Lucie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.S Huynh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Jaravel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zarfaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bessueille-Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda ayouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tillement" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418980v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>