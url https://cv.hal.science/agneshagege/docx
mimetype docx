--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1354,286 +1354,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taylor dispersion analysis coupled to ICP-MS for ultrasmall nano-particle size measurement: from drug product to biological media studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Alban</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Jérôme Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (3), pp.1254-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+                <w:t xml:space="preserve">hal-03093902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor dispersion analysis coupled to ICP-MS for ultrasmall nano-particle size measurement: from drug product to biological media studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Randon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093902v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low doses of uranium and osteoclastic bone resorption: key reciprocal effects evidenced using new in vitro biomimetic models of bone matrix</w:t>
               </w:r>
@@ -1909,51 +1909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Doussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2266,529 +2266,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
+                <w:t xml:space="preserve">Reactivity of U-associated osteopontin with lactoferrin: a one-to-many complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Balzergue</w:t>
+                <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dartevelle</w:t>
+                <w:t xml:space="preserve">Christian Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Godon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.865-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7mt00087a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670684v1</w:t>
+                <w:t xml:space="preserve">hal-01575210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of U-associated osteopontin with lactoferrin: a one-to-many complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Christian Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Basset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hagège</w:t>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vidaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Meisrimler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (7), pp.865-875. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7mt00087a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575210v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of uranium interactions with calcium phosphate-binding proteins using ICP/MS and CE-ICP/MS</w:t>
+                <w:t xml:space="preserve">Investigation of elemental mass spectrometry in pharmacology for peptide quantitation at Femtomolar levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Suong Huynh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Vidaud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6MT00147E⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.article number: e0157943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519885v1</w:t>
+                <w:t xml:space="preserve">hal-01356870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of elemental mass spectrometry in pharmacology for peptide quantitation at Femtomolar levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Investigation of uranium interactions with calcium phosphate-binding proteins using ICP/MS and CE-ICP/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Suong Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), pp.article number: e0157943. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), pp.1185-1192 </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6MT00147E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356870v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot synthesis of reduced graphene oxide supported gold-based nanomaterials as robust nanocatalysts for glucose electrooxidation</w:t>
               </w:r>
@@ -2933,77 +2933,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CE-ICP/MS hyphenation for the study of uranyl/protein interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ngoc Suong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Hagege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separative techniques for metalloproteomics require balance between separation and perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Suong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hébrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (07), pp.585-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,51 +4648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyphenated CE-ICP/MS : a promising technique to boost the metallomics toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N.S Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,51 +4743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions protéine/métal : les potentialités du couplage CE-ICP/M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N.S Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5317,243 +5317,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation and fractionation of Chondroitin sulfates (CS A and CS C) by ITP : A feasibility study</w:t>
+                <w:t xml:space="preserve">Development of SEC – ICP - MS/MS method to evaluate the formation of DNA-protein complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Jaravel</w:t>
+                <w:t xml:space="preserve">Inès Zarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Demesmay</w:t>
+                <w:t xml:space="preserve">Frédérique Bessueille-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dugas</w:t>
+                <w:t xml:space="preserve">linda ayouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electro- and Liquid-Phase Separation Techniques: Advancements in Separation Science and Sensor Technology - ITP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770316v1</w:t>
+                <w:t xml:space="preserve">hal-04773639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SEC – ICP - MS/MS method to evaluate the formation of DNA-protein complexes</w:t>
+                <w:t xml:space="preserve">Separation and fractionation of Chondroitin sulfates (CS A and CS C) by ITP : A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Zarfaoui</w:t>
+                <w:t xml:space="preserve">Léna Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bessueille-Barbier</w:t>
+                <w:t xml:space="preserve">Claire Demesmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">linda ayouni</w:t>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electro- and Liquid-Phase Separation Techniques: Advancements in Separation Science and Sensor Technology - ITP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773639v1</w:t>
+                <w:t xml:space="preserve">hal-04770316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6292,51 +6292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carm&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Seban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04777F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sarlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Needa Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Guthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Iyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.85663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03769-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Labied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12050738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degasperi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gritsaenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrefite-Carle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02966-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayouni-Derouiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barbier-Bessueille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v4-p3860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02302666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sanles Sobrido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hurault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Santucci-Darmanin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfz087" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00087a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Suong Huynh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MT00147E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cordeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157943" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc Suong Huynh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVJG8MD2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.08.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zimmermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.09.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ343B43-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNH1N8VL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faygal Ksar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetarani Surendran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803492j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Greenwald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Celia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Laoufi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F Carle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labied Lucie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.S Huynh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Jaravel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zarfaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bessueille-Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda ayouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tillement" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418980v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carm&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Seban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04777F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sarlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Duroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Needa Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Guthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Iyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.85663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03769-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Labied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12050738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degasperi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123386" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gritsaenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrefite-Carle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02966-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayouni-Derouiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barbier-Bessueille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v4-p3860" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02302666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sanles Sobrido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hurault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Santucci-Darmanin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfz087" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00087a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cordeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157943" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Suong Huynh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MT00147E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM30BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc Suong Huynh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVJG8MD2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.08.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zimmermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.09.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ343B43-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNH1N8VL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faygal Ksar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetarani Surendran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Keita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nadjo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803492j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Greenwald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Celia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Pattus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Laoufi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F Carle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labied Lucie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.S Huynh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comby-Zerbino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Rocky Monneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zarfaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bessueille-Barbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=linda ayouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Jaravel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demesmay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tillement" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418980v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>