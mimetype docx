--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,564 +217,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of temporal aiming for water waves with an anisotropic metabathymetry</w:t>
+                <w:t xml:space="preserve">Homogenized models of acoustic metainterfaces made of three-dimensional Helmholtz resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalini Koukouraki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+                <w:t xml:space="preserve">Sarah Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1lc4-1gjw⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 481 (2316), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2024.1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392056v1</w:t>
+                <w:t xml:space="preserve">hal-05406976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of Su-Schrieffer-Heeger edge modes for water waves in linear and nonlinear regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floquet scattering of shallow water waves by a vertically oscillating plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Koukouraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/4k33-6ymm⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.103530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2025.103530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384315v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized models of acoustic metainterfaces made of three-dimensional Helmholtz resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Characterization of temporal aiming for water waves with an anisotropic metabathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Koukouraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2024.1000⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (21), pp.214301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1lc4-1gjw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406976v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet scattering of shallow water waves by a vertically oscillating plate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental study of Su-Schrieffer-Heeger edge modes for water waves in linear and nonlinear regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Anglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Obrępalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 136, pp.103530. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (22), pp.224311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2025.103530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/4k33-6ymm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384401v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular sloshing modes in irregular cavities using metabathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Anglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 125 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,64 +834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 984, pp.R6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1068,64 +1068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1198,64 +1198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1400,750 +1400,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting effective acoustic propagation in labyrinthine metasurfaces</w:t>
+                <w:t xml:space="preserve">Modeling acoustic space-coiled metacrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103196⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (6), pp.2499-2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1527131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290699v1</w:t>
+                <w:t xml:space="preserve">hal-04333773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of plasmonic metasurfaces: a homogenization-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+                <w:t xml:space="preserve">Negative refraction of water waves by hyperbolic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 495, pp.112553. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 961, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252647v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Resonant Absorption of Guided Water Waves by Autler-Townes Splitting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Backscattering reduction in a sharply bent water wave channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Porter</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Kucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koźluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.204002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306755v1</w:t>
+                <w:t xml:space="preserve">hal-04780087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling acoustic space-coiled metacrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+                <w:t xml:space="preserve">Optimization of plasmonic metasurfaces: a homogenization-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnés Maurel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1527131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 495, pp.112553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333773v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of water waves by hyperbolic metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
+                <w:t xml:space="preserve">Perfect Resonant Absorption of Guided Water Waves by Autler-Townes Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.220⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (20), pp.204002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.204002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779276v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering reduction in a sharply bent water wave channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Petitjeans</w:t>
+                <w:t xml:space="preserve">Revisiting effective acoustic propagation in labyrinthine metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (21), pp.214311. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.103196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780087v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized transition conditions for plasmonic metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2216,64 +2216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Autler-Townes splitting and acoustically induced transparency in a waveguide loaded with resonant channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,235 +2405,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable GSTC Formulation for Maxwell’s Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+                <w:t xml:space="preserve">Modeling Autler-Townes splitting and acoustically induced transparency in a waveguide loaded with resonant channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (13), pp.134301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.134301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848640v1</w:t>
+                <w:t xml:space="preserve">hal-04306751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Autler-Townes splitting and acoustically induced transparency in a waveguide loaded with resonant channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Porter</w:t>
+                <w:t xml:space="preserve">Stable GSTC Formulation for Maxwell’s Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.134301⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (8), pp.6825-6840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306751v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable GSTC formulation for Maxwell’s equations</w:t>
               </w:r>
@@ -2668,51 +2668,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (8), pp.6825-6840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203013v1</w:t>
@@ -2847,840 +2847,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain modelling of a Helmholtz resonator analogue for water waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 920, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445434v1</w:t>
+                <w:t xml:space="preserve">hal-03658481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+                <w:t xml:space="preserve">Effective model for elastic waves in a substrate supporting a array of plates/beams with flexural and longitudinal resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 477 (2255), </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.143-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290712v1</w:t>
+                <w:t xml:space="preserve">hal-03431828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200519. </w:t>
+              <w:t xml:space="preserve">, 2021, 477 (2255), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658481v1</w:t>
+                <w:t xml:space="preserve">hal-04290712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective model for elastic waves in a substrate supporting a array of plates/beams with flexural and longitudinal resonances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Time domain modelling of a Helmholtz resonator analogue for water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146 (1), pp.143-177. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 920, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431828v1</w:t>
+                <w:t xml:space="preserve">hal-03445434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 477 (2245), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 477 (2255), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290722v1</w:t>
+                <w:t xml:space="preserve">hal-03658490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 477 (2255), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658490v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848643v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Model for Elastic Waves in a Substrate Supporting an Array of Plates/Beams with Flexural and Longitudinal Resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3712,253 +3712,253 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146 (1), pp.143-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Control of the Swell by an Array of Helmholtz Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11050520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370501v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,463 +3995,472 @@
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Swell by an Array of Helmholtz Resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Piesniewska</w:t>
+                <w:t xml:space="preserve">Hybridized Love Waves in a Guiding Layer Supporting an Array of Plates with Decorative Endings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11050520⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13071632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244741v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridized Love Waves in a Guiding Layer Supporting an Array of Plates with Decorative Endings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13071632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080207v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect Brewster transmission through ultrathin perforated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.102485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,6482 +4468,6339 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658476v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Brewster transmission through ultrathin perforated films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal method for the scattering by an array of plates connected to an elastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102485⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (6), pp.4402-4412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5139408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089421v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal method for the scattering by an array of plates connected to an elastic half-space</w:t>
+                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146 (6), pp.4402-4412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5139408⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2552-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456301v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
+                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, pp.350-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381074v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the bottom deformation from space- and time-resolved water wave measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 871, pp.350-376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 835, pp.301-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456323v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the bottom deformation from space- and time-resolved water wave measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.741⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991351v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (13), pp.134311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.134311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961955v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
+                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.303-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822490v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.134311⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.303-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914662v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Backscattering reduction for resonating obstacle in water-wave channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Bobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323245v1</w:t>
+                <w:t xml:space="preserve">hal-02991333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering reduction for resonating obstacle in water-wave channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991333v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Fink</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125133⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (6), pp.3703 - 3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626376v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (12), pp.2181-2188 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699681v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657085v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106, pp.80-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
+                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (2), pp.721 - 743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657090v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.558-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657080v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (1), pp.260-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348416v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of elastic waves by pinned dislocation segments in a continuum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with a wall impedance and a uniform flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2190), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991348v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Multiple scattering of elastic waves by pinned dislocation segments in a continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Churochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657096v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical investigation of calculation methods for the elastic velocities in anisotropic ice polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-10-3063-2016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2192), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418303v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical investigation of calculation methods for the elastic velocities in anisotropic ice polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.3063 - 3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-10-3063-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657581v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with a wall impedance and a uniform flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0094⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396081v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Use of Ultrasound to Measure Dislocation Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Espinoza-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (8), pp.1856-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-015-1458-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657078v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (2182), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396079v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396078v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Ultrasound to Measure Dislocation Density</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Propagation of elastic waves through textured polycrystals: application to ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-015-1458-9⟩</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (2177), pp.20140988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991337v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01164351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felipe Barra</w:t>
+                <w:t xml:space="preserve">Source directive de vagues dans un cristal de cylindres émergeant en surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), pp.689 - 699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235295v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical mode decomposition profilometry: small-scale capabilities and comparison to Fourier transform profilometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.54.009409⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.084104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991344v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source directive de vagues dans un cristal de cylindres émergeant en surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Empirical mode decomposition profilometry: small-scale capabilities and comparison to Fourier transform profilometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Bobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (32), pp.9409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.009409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448241v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of elastic waves through textured polycrystals: application to ice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0988⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01164351v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235291v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01235285v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akarid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3752-3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235292v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.20130448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116523v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 470 (2166), pp.20130743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (24), pp.29977-29953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116505v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116531v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.2249-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116493v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002249⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116526v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116476v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced transmission through gratings: Structural and geometrical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0186⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.115416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00937673v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced transmission through gratings: Structural and geometrical effects</w:t>
+                <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.115416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115416⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968865v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.1874-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849562v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flower Patterns in Drop Impact on Thin Liquid Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A Fontelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.184503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849564v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower Patterns in Drop Impact on Thin Liquid Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Space-Time Resolved Wave Turbulence in a Vibrating Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105 (18), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.184503⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 103, pp.204301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.204301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454188v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Resolved Wave Turbulence in a Vibrating Plate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Vesicular monoamine transporter 1 mediates dopamine secretion in rat proximal tubular cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Spreux-Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Khosrow Tayebati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mordant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Tomassoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103, pp.204301. </w:t>
+              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (5), pp.F1592-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.204301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00514.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712163v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicular monoamine transporter 1 mediates dopamine secretion in rat proximal tubular cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elementary Vortices and Coherent Structures: Significance in Turbulence Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.241-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00409683v1</w:t>
+                <w:t xml:space="preserve">hal-00156291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Characterization of an experimental turbulent vortex in the physical and spectral spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementary Vortices and Coherent Structures: Significance in Turbulence Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (7), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685240600581974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156291v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an experimental turbulent vortex in the physical and spectral spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Comparison between an experimental turbulent vortex and the Lundgren vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 7 (7), pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685240600581974⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 5 (30), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156297v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between an experimental turbulent vortex and the Lundgren vortex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering of an elastic wave by a single dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/030⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115 (6), pp.2773-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1687735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156306v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non uniform stretched vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bottausci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92 (5), pp.54504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of an elastic wave by a single dislocation</w:t>
+                <w:t xml:space="preserve">Elastic wave propagation through a random array of dislocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.1687735⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.024303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988853v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation through a random array of dislocations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex Burst as a Source of Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lund</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.024303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (19), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.194502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988860v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Burst as a Source of Turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+                <w:t xml:space="preserve">Instability of a confined jet impinging on a water/air free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (6), pp.827 - 833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.194502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205551v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of a confined jet impinging on a water/air free surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Simultaneous characterization of temperature and ve lo ci ty profiles using time reversal: Numerical study of free convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (6), pp.827 - 833. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00117-6⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 53 (5), pp.584 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00192-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447029v1</w:t>
+                <w:t xml:space="preserve">hal-01447039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous characterization of temperature and ve lo ci ty profiles using time reversal: Numerical study of free convection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering of sound by a vorticity filament: An experimental and numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maurel</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...72 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.036607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10944,240 +10810,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Homogenization of High-Contrast Mie Metasurfaces: From Symmetry Control to Fano, ATS, and Bianisotropic Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface waves from flexural and compressional resonances of beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11186,77 +11052,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11266,2517 +11132,2517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz resonator analogue for water waves</w:t>
+                <w:t xml:space="preserve">Transient total absorption for water waves: a two port setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centrale Nantes; Université de Nantes; ENSAM d'Angers; École Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852941v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction des résonances de Fano et Fabry-Pérot dans des métasurfaces à période double</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+                <w:t xml:space="preserve">Helmholtz resonator analogue for water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847959v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient total absorption for water waves: a two port setup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+                <w:t xml:space="preserve">Interaction des résonances de Fano et Fabry-Pérot dans des métasurfaces à période double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centrale Nantes; Université de Nantes; ENSAM d'Angers; École Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852947v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multimodal formulation of the wave propagation in a 3D waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1875-1875, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of sound hard metamaterials in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics – Metamaterials 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hellas, Crête, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size effect for the effective propagation in a periodic structure with disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental time reversal of water waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental study of water wave carpet cloak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811085v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different regimes for water wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Przadka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Sobkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of water wave carpet cloak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Experimental time reversal of water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Przadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Feat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810712v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes piégés dans un guide d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo J. Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence d'ondes de flexion dans une plaque mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo J. Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la réflexion et transmission d'une onde plane à travers un réseau périodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des modes piégés à la surface d'un liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déstabilisation turbulente d'un vortex étiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jori Ruppert-Felsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un vortex turbulent par des moyennes de phase de champs de vitesse PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.Sur CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a stretched vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a Vortex burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vortex dynamics and field interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.35</w:t>
+              <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160077v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a vortex burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a Vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Vortex dynamics and field interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160079v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUATM conference Elementary Vortices and Coherent Structures- Significance in Turbulence Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Kyoto, Japan. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Turbulent Energy Spectrum Build Up in an Experimental Vortex Burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM24L_12876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex burst as a source of turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13786,51 +13652,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and Applications of Acoustic Metamaterials - Homogenization of Thin 3D Periodic Structures in the Time Domain – Effective Boundary and Jump Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13842,70 +13708,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119649182.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13915,173 +13781,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface model for homogenization of acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Craster, Sébastien Guenneau; Sébastien Guenneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Scientific Handbook of Metamaterials and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, World Scientific, Chapter 14, pp. 599-645, 2018, Elastic, Acoustic, and Seismic Metamaterials, 978-981-3227-63-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813228702_0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Thin and Thick Metamaterials and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14090,183 +13956,183 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Lucas Borja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials - Devices and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.149-165, 2017, 978-953-51-3100-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/66035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a turbulent vortex using phase averaged PIV data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Oberlack et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Turbulence II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.65-70, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14413,51 +14279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Koukouraki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1lc4-1gjw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anglart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Obr&#281;palski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4k33-6ymm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tachet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.1000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103530" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l112801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1602437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103196" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112553" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.204002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.220" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#378;luk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.085124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7050145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161436" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09854-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delourme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lun&#233;ville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piesniewska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11050520" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.741" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bobinski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.302" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Churochkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.10.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-3063-2016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinoza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1458-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009409" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0988" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454188v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Fontelos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.184503" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712163v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.204301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409683v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Spreux-Varoquaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amenta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Khosrow Tayebati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tomassoni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00514.2006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600581974" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156306v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/030" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bottausci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205551v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.194502" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00192-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454239v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036607" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852941v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811085v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przadka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811079v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sobkowiak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549597v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Cobelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549599v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jori Ruppert-Felsot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160073v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamoine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160077v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160079v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160076v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160078v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160081v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160071v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.1000" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Koukouraki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1lc4-1gjw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anglart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Obr&#281;palski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4k33-6ymm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l112801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1602437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#378;luk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112553" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.204002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.085124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7050145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161436" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09854-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.450" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piesniewska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11050520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.741" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bobinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.302" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Churochkin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.10.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-3063-2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinoza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1458-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0988" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009409" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454188v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Fontelos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.184503" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712163v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.204301" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Spreux-Varoquaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amenta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Khosrow Tayebati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tomassoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00514.2006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600581974" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156306v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/030" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bottausci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205551v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.194502" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00192-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454239v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036607" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852941v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811104v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810712v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811079v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przadka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sobkowiak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549597v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Cobelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365580v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jori Ruppert-Felsot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamoine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160079v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160076v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160078v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160071v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>