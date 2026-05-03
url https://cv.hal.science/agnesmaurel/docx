--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,564 +217,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized models of acoustic metainterfaces made of three-dimensional Helmholtz resonators</w:t>
+                <w:t xml:space="preserve">Experimental study of Su-Schrieffer-Heeger edge modes for water waves in linear and nonlinear regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Adam Anglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Obrępalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2024.1000⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (22), pp.224311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/4k33-6ymm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406976v1</w:t>
+                <w:t xml:space="preserve">hal-05384315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet scattering of shallow water waves by a vertically oscillating plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of temporal aiming for water waves with an anisotropic metabathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Koukouraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2025.103530⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (21), pp.214301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1lc4-1gjw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384401v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of temporal aiming for water waves with an anisotropic metabathymetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+                <w:t xml:space="preserve">Homogenized models of acoustic metainterfaces made of three-dimensional Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 481 (2316), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2024.1000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/1lc4-1gjw⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05392056v1</w:t>
+                <w:t xml:space="preserve">hal-05406976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of Su-Schrieffer-Heeger edge modes for water waves in linear and nonlinear regimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paweł Obrępalski</w:t>
+                <w:t xml:space="preserve">Floquet scattering of shallow water waves by a vertically oscillating plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Koukouraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (22), pp.224311. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.103530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/4k33-6ymm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2025.103530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384315v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular sloshing modes in irregular cavities using metabathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Anglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 125 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,64 +834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 984, pp.R6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1068,64 +1068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1198,64 +1198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1400,750 +1400,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling acoustic space-coiled metacrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfect Resonant Absorption of Guided Water Waves by Autler-Townes Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1527131⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (20), pp.204002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.204002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333773v1</w:t>
+                <w:t xml:space="preserve">hal-04306755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of water waves by hyperbolic metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of plasmonic metasurfaces: a homogenization-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 961, pp.A16. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 495, pp.112553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779276v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering reduction in a sharply bent water wave channel</w:t>
+                <w:t xml:space="preserve">Revisiting effective acoustic propagation in labyrinthine metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Petitjeans</w:t>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214311⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.103196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780087v1</w:t>
+                <w:t xml:space="preserve">hal-04290699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of plasmonic metasurfaces: a homogenization-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+                <w:t xml:space="preserve">Modeling acoustic space-coiled metacrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112553⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (6), pp.2499-2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1527131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252647v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Resonant Absorption of Guided Water Waves by Autler-Townes Splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+                <w:t xml:space="preserve">Negative refraction of water waves by hyperbolic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.204002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 961, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306755v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting effective acoustic propagation in labyrinthine metasurfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Backscattering reduction in a sharply bent water wave channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koźluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122, pp.103196. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290699v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized transition conditions for plasmonic metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2216,64 +2216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Autler-Townes splitting and acoustically induced transparency in a waveguide loaded with resonant channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,1794 +2405,1845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Autler-Townes splitting and acoustically induced transparency in a waveguide loaded with resonant channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Porter</w:t>
+                <w:t xml:space="preserve">Stable GSTC Formulation for Maxwell’s Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.134301⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (8), pp.6825-6840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306751v1</w:t>
+                <w:t xml:space="preserve">hal-03848640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable GSTC Formulation for Maxwell’s Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+                <w:t xml:space="preserve">Stable GSTC formulation for Maxwell’s equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (8), pp.6825-6840. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03848640v1</w:t>
+                <w:t xml:space="preserve">hal-03203013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable GSTC formulation for Maxwell’s equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Lebbe</w:t>
+                <w:t xml:space="preserve">Effective Model for Elastic Waves in a Substrate Supporting an Array of Plates/Beams with Flexural and Longitudinal Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.143-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203013v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the Swell by an Array of Helmholtz Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst11050520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083513v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658481v1</w:t>
+                <w:t xml:space="preserve">hal-03370501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective model for elastic waves in a substrate supporting a array of plates/beams with flexural and longitudinal resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431828v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290712v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain modelling of a Helmholtz resonator analogue for water waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
+                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.450⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2255), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445434v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+                <w:t xml:space="preserve">Time domain modelling of a Helmholtz resonator analogue for water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658490v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective model for elastic waves in a substrate supporting a array of plates/beams with flexural and longitudinal resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.143-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848643v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370501v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Model for Elastic Waves in a Substrate Supporting an Array of Plates/Beams with Flexural and Longitudinal Resonances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2255), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307675v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Swell by an Array of Helmholtz Resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Piesniewska</w:t>
+                <w:t xml:space="preserve">Hybridized Love Waves in a Guiding Layer Supporting an Array of Plates with Decorative Endings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11050520⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13071632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244741v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fuster</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658478v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridized Love Waves in a Guiding Layer Supporting an Array of Plates with Decorative Endings</w:t>
+                <w:t xml:space="preserve">Perfect Brewster transmission through ultrathin perforated films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13071632⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.102485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080207v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,6607 +4251,6244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Brewster transmission through ultrathin perforated films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal method for the scattering by an array of plates connected to an elastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (6), pp.4402-4412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5139408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089421v1</w:t>
+                <w:t xml:space="preserve">hal-02456301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2552-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal method for the scattering by an array of plates connected to an elastic half-space</w:t>
+                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5139408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, pp.350-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456301v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the bottom deformation from space- and time-resolved water wave measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 835, pp.301-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381074v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
+                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456323v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the bottom deformation from space- and time-resolved water wave measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.741⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (13), pp.134311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.134311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991351v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.303-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822490v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+                <w:t xml:space="preserve">Backscattering reduction for resonating obstacle in water-wave channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Bobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.134311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914662v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.558-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961955v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323245v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering reduction for resonating obstacle in water-wave channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Bobinski</w:t>
+                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.302⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (6), pp.3703 - 3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991333v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125133⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (12), pp.2181-2188 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626376v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699681v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657085v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
+                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (2), pp.721 - 743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657090v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Multiple scattering of elastic waves by pinned dislocation segments in a continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Churochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657086v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
+                <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2192), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657080v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Critical investigation of calculation methods for the elastic velocities in anisotropic ice polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.3063 - 3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-10-3063-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348416v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140 (1), pp.260-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with a wall impedance and a uniform flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 472 (2190), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2016.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of elastic waves by pinned dislocation segments in a continuum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991348v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657096v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical investigation of calculation methods for the elastic velocities in anisotropic ice polycrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-10-3063-2016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (2182), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418303v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Use of Ultrasound to Measure Dislocation Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Espinoza-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (8), pp.1856-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-015-1458-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657078v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Ultrasound to Measure Dislocation Density</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lund</w:t>
+                <w:t xml:space="preserve">Source directive de vagues dans un cristal de cylindres émergeant en surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-015-1458-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), pp.689 - 699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991337v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.084104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396078v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empirical mode decomposition profilometry: small-scale capabilities and comparison to Fourier transform profilometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Bobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (32), pp.9409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.009409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396079v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of elastic waves through textured polycrystals: application to ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 471 (2177), pp.20140988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2014.0988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01164351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source directive de vagues dans un cristal de cylindres émergeant en surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Petitjeans</w:t>
+                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448241v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235295v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical mode decomposition profilometry: small-scale capabilities and comparison to Fourier transform profilometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.54.009409⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991344v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01235285v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akarid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3752-3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235292v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470 (2166), pp.20130743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235291v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.20130448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116523v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (24), pp.29977-29953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116505v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116516v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.2249-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116531v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116493v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Enhanced transmission through gratings: Structural and geometrical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002249⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.115416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116526v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
+                <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116476v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0186⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.1874-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00937673v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced transmission through gratings: Structural and geometrical effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flower Patterns in Drop Impact on Thin Liquid Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A Fontelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115416⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.184503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968865v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Space-Time Resolved Wave Turbulence in a Vibrating Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.204301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.204301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849562v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vesicular monoamine transporter 1 mediates dopamine secretion in rat proximal tubular cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Spreux-Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Khosrow Tayebati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Tomassoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
+              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (5), pp.F1592-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00514.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849564v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower Patterns in Drop Impact on Thin Liquid Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elementary Vortices and Coherent Structures: Significance in Turbulence Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.241-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454188v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Resolved Wave Turbulence in a Vibrating Plate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of an experimental turbulent vortex in the physical and spectral spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.204301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (7), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685240600581974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712163v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicular monoamine transporter 1 mediates dopamine secretion in rat proximal tubular cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between an experimental turbulent vortex and the Lundgren vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00514.2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (30), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409683v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+                <w:t xml:space="preserve">A non uniform stretched vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bottausci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementary Vortices and Coherent Structures: Significance in Turbulence Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.241-248</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (5), pp.54504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156291v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an experimental turbulent vortex in the physical and spectral spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering of an elastic wave by a single dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685240600581974⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115 (6), pp.2773-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1687735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156297v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between an experimental turbulent vortex and the Lundgren vortex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic wave propagation through a random array of dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/030⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.024303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156306v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of an elastic wave by a single dislocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex Burst as a Source of Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lund</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.1687735⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (19), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.194502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988853v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non uniform stretched vortex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+                <w:t xml:space="preserve">Instability of a confined jet impinging on a water/air free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (6), pp.827 - 833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156307v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation through a random array of dislocations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lund</w:t>
+                <w:t xml:space="preserve">Simultaneous characterization of temperature and ve lo ci ty profiles using time reversal: Numerical study of free convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.024303⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (5), pp.584 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00192-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988860v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Burst as a Source of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+                <w:t xml:space="preserve">Scattering of sound by a vorticity filament: An experimental and numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...348 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.036607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10810,240 +10498,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Homogenization of High-Contrast Mie Metasurfaces: From Symmetry Control to Fano, ATS, and Bianisotropic Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface waves from flexural and compressional resonances of beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11052,77 +10740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11132,294 +10820,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient total absorption for water waves: a two port setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centrale Nantes; Université de Nantes; ENSAM d'Angers; École Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmholtz resonator analogue for water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction des résonances de Fano et Fabry-Pérot dans des métasurfaces à période double</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11434,2269 +11122,2269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multimodal formulation of the wave propagation in a 3D waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1875-1875, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of sound hard metamaterials in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics – Metamaterials 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hellas, Crête, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Experimental study of water wave carpet cloak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810835v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Experimental time reversal of water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Przadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Feat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810582v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effect for the effective propagation in a periodic structure with disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Different regimes for water wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Przadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Sobkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811104v1</w:t>
+                <w:t xml:space="preserve">hal-00811079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810583v1</w:t>
+                <w:t xml:space="preserve">hal-00810835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of water wave carpet cloak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810712v1</w:t>
+                <w:t xml:space="preserve">hal-00810582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different regimes for water wave turbulence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Finite size effect for the effective propagation in a periodic structure with disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811079v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental time reversal of water waves</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811085v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes piégés dans un guide d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo J. Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence d'ondes de flexion dans une plaque mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo J. Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la réflexion et transmission d'une onde plane à travers un réseau périodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des modes piégés à la surface d'un liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déstabilisation turbulente d'un vortex étiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jori Ruppert-Felsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un vortex turbulent par des moyennes de phase de champs de vitesse PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.Sur CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a stretched vortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamoine</w:t>
+                <w:t xml:space="preserve">Vortex burst as a source of turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, France</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160080v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a vortex burst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+                <w:t xml:space="preserve">Experimental study of a stretched vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Cargèse, France</w:t>
+              <w:t xml:space="preserve">, Jul 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160079v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a Vortex burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vortex dynamics and field interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUATM conference Elementary Vortices and Coherent Structures- Significance in Turbulence Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Kyoto, Japan. pp.28</w:t>
+              <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160076v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Turbulent Energy Spectrum Build Up in an Experimental Vortex Burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM24L_12876</w:t>
+              <w:t xml:space="preserve">IUATM conference Elementary Vortices and Coherent Structures- Significance in Turbulence Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Kyoto, Japan. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160078v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex burst as a source of turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Study of the Turbulent Energy Spectrum Build Up in an Experimental Vortex Burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM24L_12876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160081v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and Applications of Acoustic Metamaterials - Homogenization of Thin 3D Periodic Structures in the Time Domain – Effective Boundary and Jump Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13708,70 +13396,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119649182.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13781,173 +13469,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface model for homogenization of acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Craster, Sébastien Guenneau; Sébastien Guenneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Scientific Handbook of Metamaterials and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, World Scientific, Chapter 14, pp. 599-645, 2018, Elastic, Acoustic, and Seismic Metamaterials, 978-981-3227-63-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813228702_0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Thin and Thick Metamaterials and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13956,183 +13644,183 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Lucas Borja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials - Devices and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.149-165, 2017, 978-953-51-3100-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/66035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a turbulent vortex using phase averaged PIV data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Oberlack et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Turbulence II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.65-70, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14279,51 +13967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.1000" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Koukouraki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1lc4-1gjw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anglart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Obr&#281;palski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4k33-6ymm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l112801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1602437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#378;luk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112553" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.204002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.085124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7050145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161436" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09854-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.450" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piesniewska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11050520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.741" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bobinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.302" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Churochkin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.10.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-3063-2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinoza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1458-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0988" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009409" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454188v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Fontelos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.184503" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712163v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.204301" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Spreux-Varoquaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amenta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Khosrow Tayebati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tomassoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00514.2006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600581974" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156306v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/030" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bottausci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205551v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.194502" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00192-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454239v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036607" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852941v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811104v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810712v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811079v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przadka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sobkowiak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549597v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Cobelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365580v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jori Ruppert-Felsot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamoine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160079v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160076v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160078v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160071v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384315v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anglart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Obr&#281;palski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4k33-6ymm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Koukouraki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1lc4-1gjw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tachet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.1000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103530" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l112801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1602437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.204002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112553" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103196" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.220" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#378;luk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.085124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7050145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161436" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09854-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piesniewska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11050520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bobinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Churochkin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-3063-2016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinoza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1458-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0988" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Fontelos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.184503" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.204301" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Spreux-Varoquaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amenta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Khosrow Tayebati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tomassoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00514.2006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600581974" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bottausci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205551v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.194502" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00192-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454239v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036607" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852947v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852941v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810712v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przadka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sobkowiak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811104v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Cobelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390745v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365580v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jori Ruppert-Felsot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160080v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamoine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160076v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160078v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160071v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>