--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,1045 +217,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of Su-Schrieffer-Heeger edge modes for water waves in linear and nonlinear regimes</w:t>
+                <w:t xml:space="preserve">Homogenized models of acoustic metainterfaces made of three-dimensional Helmholtz resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Anglart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paweł Obrępalski</w:t>
+                <w:t xml:space="preserve">Sarah Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/4k33-6ymm⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 481 (2316), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2024.1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384315v1</w:t>
+                <w:t xml:space="preserve">hal-05406976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of temporal aiming for water waves with an anisotropic metabathymetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Floquet scattering of shallow water waves by a vertically oscillating plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Koukouraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1lc4-1gjw⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.103530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2025.103530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392056v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized models of acoustic metainterfaces made of three-dimensional Helmholtz resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of Su-Schrieffer-Heeger edge modes for water waves in linear and nonlinear regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Anglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Paweł Obrępalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 481 (2316), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (22), pp.224311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2024.1000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/4k33-6ymm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406976v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet scattering of shallow water waves by a vertically oscillating plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of temporal aiming for water waves with an anisotropic metabathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Koukouraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 136, pp.103530. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (21), pp.214301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2025.103530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/1lc4-1gjw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384401v1</w:t>
+                <w:t xml:space="preserve">hal-05392056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular sloshing modes in irregular cavities using metabathymetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Anglart</w:t>
+                <w:t xml:space="preserve">Dispersion and ellipticity of Rayleigh waves in a soil substrate supporting resonant beams and plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0223974⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (9), pp.094110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383366v1</w:t>
+                <w:t xml:space="preserve">hal-04779289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical wakes over anisotropic bathymetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 984, pp.R6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and ellipticity of Rayleigh waves in a soil substrate supporting resonant beams and plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Perfect active absorption of water waves in a channel by a dipole source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (9), pp.094110. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 990, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779289v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect active absorption of water waves in a channel by a dipole source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regular sloshing modes in irregular cavities using metabathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Anglart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 990, pp.A9. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0223974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779296v1</w:t>
+                <w:t xml:space="preserve">hal-05383366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of negative refraction of water waves using metamaterials with hyperbolic dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1400,750 +1400,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Resonant Absorption of Guided Water Waves by Autler-Townes Splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+                <w:t xml:space="preserve">Modeling acoustic space-coiled metacrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.204002⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (6), pp.2499-2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1527131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306755v1</w:t>
+                <w:t xml:space="preserve">hal-04333773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of plasmonic metasurfaces: a homogenization-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+                <w:t xml:space="preserve">Negative refraction of water waves by hyperbolic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 495, pp.112553. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 961, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252647v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting effective acoustic propagation in labyrinthine metasurfaces</w:t>
+                <w:t xml:space="preserve">Backscattering reduction in a sharply bent water wave channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">S. Kucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koźluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103196⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290699v1</w:t>
+                <w:t xml:space="preserve">hal-04780087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling acoustic space-coiled metacrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Revisiting effective acoustic propagation in labyrinthine metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnés Maurel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1527131⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.103196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333773v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of water waves by hyperbolic metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
+                <w:t xml:space="preserve">Optimization of plasmonic metasurfaces: a homogenization-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 495, pp.112553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04779276v1</w:t>
+                <w:t xml:space="preserve">hal-04252647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering reduction in a sharply bent water wave channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Perfect Resonant Absorption of Guided Water Waves by Autler-Townes Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pagneux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (21), pp.214311. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (20), pp.204002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.204002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780087v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized transition conditions for plasmonic metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2216,64 +2216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Autler-Townes splitting and acoustically induced transparency in a waveguide loaded with resonant channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,8090 +2405,7986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable GSTC Formulation for Maxwell’s Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+                <w:t xml:space="preserve">Stable GSTC formulation for Maxwell’s equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (8), pp.6825-6840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848640v1</w:t>
+                <w:t xml:space="preserve">hal-03203013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable GSTC formulation for Maxwell’s equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Lebbe</w:t>
+                <w:t xml:space="preserve">Effective model for elastic waves in a substrate supporting a array of plates/beams with flexural and longitudinal resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3161436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.143-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203013v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Model for Elastic Waves in a Substrate Supporting an Array of Plates/Beams with Flexural and Longitudinal Resonances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04307675v1</w:t>
+                <w:t xml:space="preserve">hal-03658481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Swell by an Array of Helmholtz Resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Piesniewska</w:t>
+                <w:t xml:space="preserve">Time domain modelling of a Helmholtz resonator analogue for water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Euvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.520. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 920, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst11050520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244741v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 477 (2255), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370501v1</w:t>
+                <w:t xml:space="preserve">hal-04290712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658478v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2255), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083513v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+                <w:t xml:space="preserve">Effective Model for Elastic Waves in a Substrate Supporting an Array of Plates/Beams with Flexural and Longitudinal Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.143-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290712v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain modelling of a Helmholtz resonator analogue for water waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 920, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.450⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445434v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective model for elastic waves in a substrate supporting a array of plates/beams with flexural and longitudinal resonances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A stable, unified model for resonant Faraday cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09854-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431828v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting imperfect interface laws for two-dimensional elastodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the Swell by an Array of Helmholtz Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 477 (2245), pp.20200519. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst11050520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658481v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between Fano and Fabry–Pérot resonances in dual-period metagratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658490v1</w:t>
+                <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridized Love Waves in a Guiding Layer Supporting an Array of Plates with Decorative Endings</w:t>
+                <w:t xml:space="preserve">Perfect Brewster transmission through ultrathin perforated films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.102485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13071632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080207v1</w:t>
+                <w:t xml:space="preserve">hal-03089421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Brewster transmission through ultrathin perforated films</w:t>
+                <w:t xml:space="preserve">Hybridized Love Waves in a Guiding Layer Supporting an Array of Plates with Decorative Endings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.102485⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13071632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089421v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Touboul</w:t>
+                <w:t xml:space="preserve">Multimodal method for the scattering by an array of plates connected to an elastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (6), pp.4402-4412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5139408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03658476v1</w:t>
+                <w:t xml:space="preserve">hal-02456301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal method for the scattering by an array of plates connected to an elastic half-space</w:t>
+                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146 (6), pp.4402-4412. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2552-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5139408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456301v1</w:t>
+                <w:t xml:space="preserve">hal-02381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
+                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, pp.350-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381074v1</w:t>
+                <w:t xml:space="preserve">hal-02456323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
+                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456323v1</w:t>
+                <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the bottom deformation from space- and time-resolved water wave measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 835, pp.301-326. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (13), pp.134311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.134311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991351v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the bottom deformation from space- and time-resolved water wave measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 835, pp.301-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822490v1</w:t>
+                <w:t xml:space="preserve">hal-02991351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.303-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.134311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01914662v1</w:t>
+                <w:t xml:space="preserve">hal-02323245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Backscattering reduction for resonating obstacle in water-wave channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Bobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323245v1</w:t>
+                <w:t xml:space="preserve">hal-02991333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering reduction for resonating obstacle in water-wave channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (12), pp.2181-2188 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991333v1</w:t>
+                <w:t xml:space="preserve">hal-01657085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (6), pp.3703 - 3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348416v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating light at subwavelength scale by exploiting defect-guided spoof plasmon modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699681v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657085v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (2), pp.721 - 743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657090v1</w:t>
+                <w:t xml:space="preserve">hal-01657080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.558-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657086v1</w:t>
+                <w:t xml:space="preserve">hal-01348416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (1), pp.260-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657080v1</w:t>
+                <w:t xml:space="preserve">hal-01657581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of elastic waves by pinned dislocation segments in a continuum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with a wall impedance and a uniform flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2190), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991348v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 472 (2192), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical investigation of calculation methods for the elastic velocities in anisotropic ice polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.3063 - 3070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-10-3063-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Multiple scattering of elastic waves by pinned dislocation segments in a continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Churochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657581v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with a wall impedance and a uniform flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396081v1</w:t>
+                <w:t xml:space="preserve">hal-01657078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+                <w:t xml:space="preserve">Propagation of elastic waves through textured polycrystals: application to ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (2177), pp.20140988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657078v1</w:t>
+                <w:t xml:space="preserve">insu-01164351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.084104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396079v1</w:t>
+                <w:t xml:space="preserve">hal-01235295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empirical mode decomposition profilometry: small-scale capabilities and comparison to Fourier transform profilometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Bobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (32), pp.9409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.009409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396078v1</w:t>
+                <w:t xml:space="preserve">hal-02991344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Ultrasound to Measure Dislocation Density</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lund</w:t>
+                <w:t xml:space="preserve">Source directive de vagues dans un cristal de cylindres émergeant en surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-015-1458-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), pp.689 - 699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991337v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source directive de vagues dans un cristal de cylindres émergeant en surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">The Use of Ultrasound to Measure Dislocation Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Espinoza-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (8), pp.1856-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-015-1458-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448241v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the wavelength of spoof plasmons by adjusting the impedance contrast in an array of penetrable inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Classical homogenization to analyse the dispersion relations of spoof plasmons with geometrical and compositional effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luisa Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felipe Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4929497⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (2182), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235295v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical mode decomposition profilometry: small-scale capabilities and comparison to Fourier transform profilometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective birefringence to analyze sound transmission through a layer with subwavelength slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.54.009409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991344v1</w:t>
+                <w:t xml:space="preserve">hal-01396079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of elastic waves through textured polycrystals: application to ice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01164351v1</w:t>
+                <w:t xml:space="preserve">hal-01235292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01235285v1</w:t>
+                <w:t xml:space="preserve">hal-01235291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a waveguide containing restrictions with circular arc shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Improved multimodal method for the acoustic propagation in waveguides with finite wall impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (3), pp.7. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4913506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235292v1</w:t>
+                <w:t xml:space="preserve">hal-01235285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal method for 2D wave propagation in heterogeneous anisotropic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.20130448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.32.000979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235291v1</w:t>
+                <w:t xml:space="preserve">hal-01116505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470 (2166), pp.20130743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116476v1</w:t>
+                <w:t xml:space="preserve">hal-01116516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraordinary transmission through subwavelength dielectric gratings in the microwave range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akarid Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (13), pp.3752-3755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.39.003752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in waveguides with varying cross-section and curvature: A new light on the role of supplementary modes in multimodal methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116516v1</w:t>
+                <w:t xml:space="preserve">hal-01116493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multimodal method in varying cross section waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0448⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (24), pp.29977-29953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116505v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized method for retrieving effective parameters of anisotropic metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.029937⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.2249-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116531v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood's anomalies for arrays of dielectric scatterers</w:t>
+                <w:t xml:space="preserve">Wave propagation through penetrable scatterers in a waveguide and through a penetrable gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zine Eddine Djeffal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (1), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4836075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116493v1</w:t>
+                <w:t xml:space="preserve">hal-01116476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local transformation leading to an efficient Fourier modal method for perfectly conducting gratings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116526v1</w:t>
+                <w:t xml:space="preserve">hal-00937673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic propagation in non-uniform waveguides: revisiting Webster equation using evanescent boundary modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced transmission through gratings: Structural and geometrical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0186⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.115416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00937673v1</w:t>
+                <w:t xml:space="preserve">hal-00968865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced transmission through gratings: Structural and geometrical effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Félix</w:t>
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.1874-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.115416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00968865v1</w:t>
+                <w:t xml:space="preserve">hal-00849564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usual Anderson localization restored in bilayered left- and right-handed structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.85.205138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flower Patterns in Drop Impact on Thin Liquid Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lagubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A Fontelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.184503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3682037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849564v1</w:t>
+                <w:t xml:space="preserve">hal-02454188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower Patterns in Drop Impact on Thin Liquid Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Space-Time Resolved Wave Turbulence in a Vibrating Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105 (18), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 103, pp.204301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.204301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.184503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02454188v1</w:t>
+                <w:t xml:space="preserve">hal-00712163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Resolved Wave Turbulence in a Vibrating Plate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vesicular monoamine transporter 1 mediates dopamine secretion in rat proximal tubular cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Spreux-Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Khosrow Tayebati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Tomassoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (5), pp.F1592-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00514.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.204301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00712163v1</w:t>
+                <w:t xml:space="preserve">inserm-00409683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicular monoamine transporter 1 mediates dopamine secretion in rat proximal tubular cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elementary Vortices and Coherent Structures: Significance in Turbulence Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.241-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00514.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409683v1</w:t>
+                <w:t xml:space="preserve">hal-00156291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Characterization of an experimental turbulent vortex in the physical and spectral spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementary Vortices and Coherent Structures: Significance in Turbulence Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (7), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685240600581974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156291v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an experimental turbulent vortex in the physical and spectral spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering of an elastic wave by a single dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115 (6), pp.2773-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1687735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685240600581974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00156297v1</w:t>
+                <w:t xml:space="preserve">hal-00988853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between an experimental turbulent vortex and the Lundgren vortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+                <w:t xml:space="preserve">A non uniform stretched vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bottausci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (5), pp.54504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00156306v1</w:t>
+                <w:t xml:space="preserve">hal-00156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non uniform stretched vortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bottausci</w:t>
+                <w:t xml:space="preserve">Comparison between an experimental turbulent vortex and the Lundgren vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (30), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-5248/5/1/030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156307v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of an elastic wave by a single dislocation</w:t>
+                <w:t xml:space="preserve">Elastic wave propagation through a random array of dislocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.024303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.024303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.1687735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00988853v1</w:t>
+                <w:t xml:space="preserve">hal-00988860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation through a random array of dislocations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex Burst as a Source of Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lund</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (19), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.194502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.024303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00988860v1</w:t>
+                <w:t xml:space="preserve">hal-01205551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Burst as a Source of Turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+                <w:t xml:space="preserve">Instability of a confined jet impinging on a water/air free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (6), pp.827 - 833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.194502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205551v1</w:t>
+                <w:t xml:space="preserve">hal-01447029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of a confined jet impinging on a water/air free surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Simultaneous characterization of temperature and ve lo ci ty profiles using time reversal: Numerical study of free convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (6), pp.827 - 833. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 53 (5), pp.584 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00192-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00117-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01447029v1</w:t>
+                <w:t xml:space="preserve">hal-01447039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous characterization of temperature and ve lo ci ty profiles using time reversal: Numerical study of free convection</w:t>
-[...93 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Scattering of sound by a vorticity filament: An experimental and numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.036607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10498,319 +10394,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Homogenization of High-Contrast Mie Metasurfaces: From Symmetry Control to Fano, ATS, and Bianisotropic Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface waves from flexural and compressional resonances of beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10820,2646 +10716,2646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient total absorption for water waves: a two port setup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
+                <w:t xml:space="preserve">Interaction des résonances de Fano et Fabry-Pérot dans des métasurfaces à période double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centrale Nantes; Université de Nantes; ENSAM d'Angers; École Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852947v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmholtz resonator analogue for water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction des résonances de Fano et Fabry-Pérot dans des métasurfaces à période double</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joar Zhou Hagström</w:t>
+                <w:t xml:space="preserve">Transient total absorption for water waves: a two port setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul Euvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centrale Nantes; Université de Nantes; ENSAM d'Angers; École Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847959v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multimodal formulation of the wave propagation in a 3D waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guennoc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1875-1875, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of sound hard metamaterials in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics – Metamaterials 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hellas, Crête, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of water wave carpet cloak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810712v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental time reversal of water waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811085v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different regimes for water wave turbulence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Finite size effect for the effective propagation in a periodic structure with disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811079v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves in a non-uniform acoustic waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810835v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in a periodic succession of slabs with mixed negative/positive index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Experimental time reversal of water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Przadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Feat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810582v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effect for the effective propagation in a periodic structure with disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Different regimes for water wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Przadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Sobkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811104v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of guided waves through weak penetrable scatterers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Experimental study of water wave carpet cloak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810583v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes piégés dans un guide d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo J. Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence d'ondes de flexion dans une plaque mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo J. Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la réflexion et transmission d'une onde plane à travers un réseau périodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des modes piégés à la surface d'un liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déstabilisation turbulente d'un vortex étiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Goossens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jori Ruppert-Felsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un vortex turbulent par des moyennes de phase de champs de vitesse PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.Sur CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex burst as a source of turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160081v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a stretched vortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamoine</w:t>
+                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a Vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, France</w:t>
+              <w:t xml:space="preserve">Vortex dynamics and field interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160080v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a Vortex burst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+                <w:t xml:space="preserve">Experimental study of a stretched vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vortex dynamics and field interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.35</w:t>
+              <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160077v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the energy cascade resulting from a vortex burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vortex: a unifying concept in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Cargèse, France</w:t>
+              <w:t xml:space="preserve">IUATM conference Elementary Vortices and Coherent Structures- Significance in Turbulence Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Kyoto, Japan. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160079v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The turbulent energy cascade built by a vortex burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Study of the Turbulent Energy Spectrum Build Up in an Experimental Vortex Burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUATM conference Elementary Vortices and Coherent Structures- Significance in Turbulence Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Kyoto, Japan. pp.28</w:t>
+              <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM24L_12876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160076v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Turbulent Energy Spectrum Build Up in an Experimental Vortex Burst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Vortex burst as a source of turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM24L_12876</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160078v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and Applications of Acoustic Metamaterials - Homogenization of Thin 3D Periodic Structures in the Time Domain – Effective Boundary and Jump Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119649182.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13469,358 +13365,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface model for homogenization of acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Craster, Sébastien Guenneau; Sébastien Guenneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Scientific Handbook of Metamaterials and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, World Scientific, Chapter 14, pp. 599-645, 2018, Elastic, Acoustic, and Seismic Metamaterials, 978-981-3227-63-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813228702_0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Thin and Thick Metamaterials and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Lucas Borja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials - Devices and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.149-165, 2017, 978-953-51-3100-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/66035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a turbulent vortex using phase averaged PIV data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Oberlack et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Turbulence II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.65-70, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13967,51 +13863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384315v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anglart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Obr&#281;palski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4k33-6ymm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Koukouraki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1lc4-1gjw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tachet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.1000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103530" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l112801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1602437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.204002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112553" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103196" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.220" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#378;luk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.085124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7050145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161436" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09854-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piesniewska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11050520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.450" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bobinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Churochkin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-3063-2016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinoza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1458-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0988" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Fontelos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.184503" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.204301" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Spreux-Varoquaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amenta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Khosrow Tayebati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tomassoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00514.2006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600581974" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bottausci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205551v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.194502" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00192-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454239v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036607" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852947v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852941v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810712v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przadka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sobkowiak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811104v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Cobelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390745v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365580v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jori Ruppert-Felsot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160080v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamoine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160076v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160078v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160071v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.1000" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Koukouraki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anglart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Obr&#281;palski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4k33-6ymm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1lc4-1gjw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223974" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l112801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1602437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joar Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#378;luk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.204002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.085124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7050145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03203013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161436" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09854-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0519" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0632" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04307675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piesniewska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11050520" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.102485" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03080207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071632" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5139408" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.741" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323245v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bobinski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125133" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396081v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-3063-2016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Churochkin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2015.10.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0988" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Cordero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929497" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagubeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.009409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinoza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-015-1458-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396078v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0472" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4913506" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.000979" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.11.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F2DXBL0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0448" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akarid Ahmed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003752" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Djeffal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castani&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029937" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002249" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116476v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4836075" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0186" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X9NK61TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115416" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849564v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3682037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.85.205138" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Fontelos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.184503" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.204301" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409683v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Spreux-Varoquaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amenta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Khosrow Tayebati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tomassoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00514.2006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600581974" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988853v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1687735" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156307v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bottausci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156306v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/5/1/030" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024303" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.194502" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00192-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036607" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440908v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852941v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guennoc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0892" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810835v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811104v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810583v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811085v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Przadka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sobkowiak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Cobelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390745v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goossens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jori Ruppert-Felsot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160077v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160080v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamoine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160076v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160078v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160081v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160071v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>