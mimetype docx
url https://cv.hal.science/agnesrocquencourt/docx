--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -4699,190 +4699,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivis nocturnes aux phares des populations de Cerf : Part. 1 Protocoles utilisés par l`Office National des Forêts au niveau d`un échantillon de massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2004, pp.53</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583080v1</w:t>
+                <w:t xml:space="preserve">hal-02583875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis nocturnes aux phares des populations de Cerf : Part. 1 Protocoles utilisés par l`Office National des Forêts au niveau d`un échantillon de massifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2004, pp.52</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583875v1</w:t>
+                <w:t xml:space="preserve">hal-02583080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des populations de Cerf par observations au brame. Protocoles utilisés par l`Office National des Forêts au niveau d`un échantillon de massifs</w:t>
               </w:r>
@@ -5451,51 +5451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B35DE71B"/>
+    <w:nsid w:val="881E40B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5682,51 +5682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://equiforce76.irstea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reforest.irstea.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rocquencourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbaroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labarrere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Njiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsou Tapsou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coquatrix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caroulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbaroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://equiforce76.irstea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reforest.irstea.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rocquencourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbaroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labarrere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Njiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsou Tapsou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coquatrix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caroulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbaroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>