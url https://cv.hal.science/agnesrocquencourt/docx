--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -1220,351 +1220,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’effet des cervidés en forêt : Valoriser la diversité et la complémentarité des approches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agir collectivement, le facteur humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rocquencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adélie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adélie Chevalier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Mar 2021, Nogent-sur-Vernisson, France</w:t>
+              <w:t xml:space="preserve">, INRAE, UR EFNO, Mar 2021, Nogent-sur-Vernisson, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290894v1</w:t>
+                <w:t xml:space="preserve">hal-03286011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir collectivement, le facteur humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre par la pratique : la gestion adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Patinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, UR EFNO, Mar 2021, Nogent-sur-Vernisson, France. 16 p</w:t>
+              <w:t xml:space="preserve">, INRAE, Mar 2021, NOGENT SUR VERNISSON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286011v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre par la pratique : la gestion adaptative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer l’effet des cervidés en forêt : Valoriser la diversité et la complémentarité des approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rocquencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equilibres forêt-cervidés : les outils issus de collaborations en Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Mar 2021, NOGENT SUR VERNISSON, France</w:t>
+              <w:t xml:space="preserve">, INRAE, Mar 2021, Nogent-sur-Vernisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242455v1</w:t>
+                <w:t xml:space="preserve">hal-03290894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t>
               </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2223,51 +2223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cervidés : des ingénieurs de l'écosystème</w:t>
+                <w:t xml:space="preserve">L'équilibre forêt-gibier. Comment concilier les activités autour de la gestion du gibier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
@@ -3303,75 +3303,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Orléans, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608855v1</w:t>
+                <w:t xml:space="preserve">hal-02608854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équilibre forêt-gibier. Comment concilier les activités autour de la gestion du gibier ?</w:t>
+                <w:t xml:space="preserve">Les cervidés : des ingénieurs de l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
@@ -3385,51 +3385,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Orléans, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608854v1</w:t>
+                <w:t xml:space="preserve">hal-02608855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t>
               </w:r>
@@ -4176,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4699,190 +4699,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis nocturnes aux phares des populations de Cerf : Part. 1 Protocoles utilisés par l`Office National des Forêts au niveau d`un échantillon de massifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2004, pp.52</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583875v1</w:t>
+                <w:t xml:space="preserve">hal-02583080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivis nocturnes aux phares des populations de Cerf : Part. 1 Protocoles utilisés par l`Office National des Forêts au niveau d`un échantillon de massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2004, pp.53</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583080v1</w:t>
+                <w:t xml:space="preserve">hal-02583875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des populations de Cerf par observations au brame. Protocoles utilisés par l`Office National des Forêts au niveau d`un échantillon de massifs</w:t>
               </w:r>
@@ -5177,51 +5177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -5451,51 +5451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="881E40B2"/>
+    <w:nsid w:val="3A0DE8EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5682,51 +5682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://equiforce76.irstea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reforest.irstea.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rocquencourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbaroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labarrere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Njiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsou Tapsou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coquatrix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caroulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbaroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://equiforce76.irstea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reforest.irstea.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rocquencourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patinaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbaroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labarrere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Njiti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsou Tapsou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Coquatrix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caroulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbaroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>