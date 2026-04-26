--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -631,1942 +631,1942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03975501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nous ne sommes pas dupes&amp;quot; : une co-énonciation contestataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le travail et ses maux, 126 (2), pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.28443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collectif, Promenade de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32, https://www.revue-interrogations.org/Collectif-2020-Promenade-de-la</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nous ne sommes pas dupes&amp;quot; : une co-énonciation contestataire</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duclos et Anders Fjeld (dir.). Liberté de la recherche. Conflits, pratiques, horizons , Paris, Éditions Kimé, 2019, 296 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°90 (1), pp.185-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.090.0188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut, Félix Danos, Manon Him-Aquilli et Caroline Panis, Le langage, une pratique sociale. Éléments d’une sociolinguistique politique, Presses universitaires de Franche-Comté, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 30, pp.292-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.030.0287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibiliser l’imposture. Irrésignation au discours managérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les métamorphoses de l'emprise, 29, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.029.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le téléscopage des sphères. Zoom sur le genre par temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Du vide au trop plein. La société débordée, 78 (1), pp.79-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la « professionalisation » à la « vassalisation ». L'archéologue entre « éthique professionnelle » et « responsabilité sociale d'entreprise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.28443⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zorzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1066468ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.090.0188⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emoción, discurso managerial y resistencia: El mobbing como revelador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guerrero Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psicoperspectivas. Individuo y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5027/psicoperspectivas-Vol18-Issue3-fulltext-1595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud, Pascal Fugier, Bénédicte Vidaillet, Psychanalyse des organisations : théories, cliniques, interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, http://www.revue-interrogations.org/Gilles-Arnaud-Pascal-Fugier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rimé, Le partage social des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, http://www.revue-interrogations.org/Bernard-Rime-Le-partage-social-des</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle de la novlangue managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiche Capon Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Travail, 1, pp.85-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Du vide au trop plein. La société débordée, 78 (1), pp.79-86</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Words as masks : about the importance of denial in management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnoantropoloski problemi/Issues in Ethnology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sollicités, subjectivité empêchée. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1066468ar⟩</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.158.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5027/psicoperspectivas-Vol18-Issue3-fulltext-1595⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours managérial, lissage de la parole et vacillement du rapport au langage : l’empêchement de l’expression subjective des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parler face aux institutions. La subjectivité empêchée, 158, pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.158.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud, Pascal Fugier, Bénédicte Vidaillet, Psychanalyse des organisations : théories, cliniques, interventions</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From feeling to naming : A sensitive approach to managerial newspeak through bullying at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnoantropoloski problemi/Issues in Ethnology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.439-459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès du sujet à la fonction symbolique : l’apport de la violence de l’interprétation théorisée par Piera Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28, http://www.revue-interrogations.org/Gilles-Arnaud-Pascal-Fugier</w:t>
+              <w:t xml:space="preserve">, 2015, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Herreros. La violence ordinaire dans les organisations. Plaidoyer pour des organisations réflexives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rimé, Le partage social des émotions</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résumé de thèse : Malaise dans la symbolisation. La subjectivité à l’épreuve de la novlangue managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.217-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organidrame ou organiscope : un dispositif clinique pour approcher la complexité des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, http://www.revue-interrogations.org/Bernard-Rime-Le-partage-social-des</w:t>
+              <w:t xml:space="preserve">, 2012, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Weber, Du ketchup dans les veines. Pratiques managériales et illusions. Le cas McDonald’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, http://www.revue-interrogations.org/Helene-Weber-Du-ketchup-dans-les</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Chetcuti, Luca Greco (dir.), La face cachée du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, https://journals.openedition.org/lectures/8913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.8913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feynie, Le “as if” management. Regard sur le mal-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, https://journals.openedition.org/lectures/9476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.9476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gaulejac, Travail : les raisons de la colère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klemperer, LTI, la langue du IIIe Reich. Carnets d’un philologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, http://www.revue-interrogations.org/Victor-Klemperer-LTI-la-langue-du</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.439-459</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La co-construction de la posture clinique dans une recherche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...662 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941620v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03944127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Léo, La Guerre sociale</w:t>
               </w:r>
@@ -3074,165 +3074,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence-débat « Novlangue managériale et souffrance au travail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café-théma Santé Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Souffrance et Travail, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langage managérial et soumission à demi-consentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe colloque sur les violences psychologiques: Vous avez dit "consentement"?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Halt'Hamo64, Oct 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451595v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04451591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La novlangue managériale : un virus socio-psycho-linguistique ?</w:t>
               </w:r>
@@ -5734,874 +5734,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emoción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.223-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Análisis Dialéctico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.63-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03989363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neolengua gerencial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.433-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondencia psico-organizacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.160-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construcción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.124-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinariedad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sévigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.376-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmentida de la realidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.189-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance psycho-organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.166-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sévigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.377-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novlangue managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.436-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diccionario de Sociología Clínica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.62-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...517 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943808v1</w:t>
-              </w:r>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">hal-03943826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code rhétorique</w:t>
               </w:r>
@@ -7826,51 +7826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110824v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction d'Interrogations" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.036.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28443" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0188" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.030.0287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.029.0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zorzin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066468ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guerrero Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5027/psicoperspectivas-Vol18-Issue3-fulltext-1595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.158.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.158.0035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.9476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cultiaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialsapereaude.com/libro/diccionario-de-sociologia-clinica_139896/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-de-poche/mots-et-illusions-quand-la-langue-du-management-nous-gouverne/9782264079879#lecteurs-babelio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4007/la-novlangue-manageriale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Striebing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schraudner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Valerie Gewinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80117-956-020221012/full/html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80117-956-020221012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80117-956-020221009/full/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80117-956-020221009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Grande" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-demarches_cliniques_et_emanciaption_posture_methodes_et_dispositifs_john_cultiaux_pascal_fugier_xavier_leon-9782343229034-69583.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P452" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4447/dictionnaire-de-sociologie-clinique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=33375" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andrade de Barros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Kelly Vieira da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S&#233;vigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0062" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0377" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0436" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0126" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0479" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA070020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110824v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction d'Interrogations" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.036.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0188" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.030.0287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.029.0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zorzin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066468ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guerrero Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5027/psicoperspectivas-Vol18-Issue3-fulltext-1595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.158.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.158.0035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.9476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cultiaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialsapereaude.com/libro/diccionario-de-sociologia-clinica_139896/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-de-poche/mots-et-illusions-quand-la-langue-du-management-nous-gouverne/9782264079879#lecteurs-babelio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4007/la-novlangue-manageriale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Striebing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schraudner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Valerie Gewinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80117-956-020221012/full/html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80117-956-020221012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80117-956-020221009/full/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80117-956-020221009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de Grande" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-demarches_cliniques_et_emanciaption_posture_methodes_et_dispositifs_john_cultiaux_pascal_fugier_xavier_leon-9782343229034-69583.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P452" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4447/dictionnaire-de-sociologie-clinique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=33375" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andrade de Barros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Kelly Vieira da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S&#233;vigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943826v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0166" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0377" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0436" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0126" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0479" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA070020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>