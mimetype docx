--- v0 (2026-03-30)
+++ v1 (2026-05-19)
@@ -376,165 +376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires des collectionneurs d’objets de la Grande Guerre : connaître pour sauvegarder et transmettre</w:t>
+                <w:t xml:space="preserve">La culture de l’information numérique en bibliothèque au service de la valorisation du patrimoine culturel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Smolczewska Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.49-55</w:t>
+              <w:t xml:space="preserve">, 2014, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900839v1</w:t>
+                <w:t xml:space="preserve">hal-01900853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture de l’information numérique en bibliothèque au service de la valorisation du patrimoine culturel.</w:t>
+                <w:t xml:space="preserve">Mémoires des collectionneurs d’objets de la Grande Guerre : connaître pour sauvegarder et transmettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Smolczewska Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900853v1</w:t>
+                <w:t xml:space="preserve">hal-01900839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture de l’information numérique en bibliothèque au service de la valorisation du patrimoine culturel.</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00112695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01304594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landron Pierre-Yves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dupuy-Salle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00112695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01304594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landron Pierre-Yves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01309710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>