--- v0 (2026-03-12)
+++ v1 (2026-04-15)
@@ -1094,187 +1094,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Transformation for Sustainable Behavior Change and Organizational Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Persuasive Technology Gets Dark?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Nyström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Global Information Technology Management Association (GITMA) World Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Mediterranean and Middle Eastern Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dubai, United Arab Emirates. pp.331-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63396-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505883v1</w:t>
+                <w:t xml:space="preserve">hal-03034461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Persuasive Technology Gets Dark?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Transformation for Sustainable Behavior Change and Organizational Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Mediterranean and Middle Eastern Conference on Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Global Information Technology Management Association (GITMA) World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63396-7_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034461v1</w:t>
+                <w:t xml:space="preserve">hal-05505883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing the Wellbeing Concept in Persuasive Technology</w:t>
               </w:r>
@@ -1602,257 +1602,257 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Behavior Gap Model: An Application for Technology Acceptance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing It All Together: Using Behavioral Science and a Habit-Building Approach To Deliver Sustainable Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassady, B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Behne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cycles: The Simplest, Proven Method to Innovate Faster while Reducing Risks, (professional book)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-326, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766763v1</w:t>
+                <w:t xml:space="preserve">hal-05180283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing It All Together: Using Behavioral Science and a Habit-Building Approach To Deliver Sustainable Innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Behavior Gap Model: An Application for Technology Acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Behne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycles: The Simplest, Proven Method to Innovate Faster while Reducing Risks, (professional book)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13475, Springer International Publishing, pp.3-17, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14391-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180283v1</w:t>
+                <w:t xml:space="preserve">hal-03766763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels éléments de la nature humaine l'intelligence artificielle devrait-elle connaître ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (eds). </w:t>
+              <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.129-131, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2103,144 +2103,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining Health Behaviors Through Empowerment: A Deductive Theoretical Model of Behavior Change Based on Information and Communication Technology (ICT)</w:t>
+                <w:t xml:space="preserve">Can an Enterprise System Persuade? The Role of Perceived Effectiveness and Social Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala Alluhaidan</w:t>
+                <w:t xml:space="preserve">Jonathan Dabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Chatterjee</w:t>
+                <w:t xml:space="preserve">Isaac Wiafe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Drew</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnis Stibe</w:t>
+                <w:t xml:space="preserve">Jamal-Deen Abdulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 10809)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.28-41, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.45-55, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887394v1</w:t>
+                <w:t xml:space="preserve">hal-02887463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale Behind Socially Influencing Design Choices for Health Behavior Change</w:t>
               </w:r>
@@ -2337,144 +2337,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Enterprise System Persuade? The Role of Perceived Effectiveness and Social Influence</w:t>
+                <w:t xml:space="preserve">Sustaining Health Behaviors Through Empowerment: A Deductive Theoretical Model of Behavior Change Based on Information and Communication Technology (ICT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dabi</w:t>
+                <w:t xml:space="preserve">Ala Alluhaidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Wiafe</w:t>
+                <w:t xml:space="preserve">Samir Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal-Deen Abdulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 10809)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-55, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.28-41, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887463v1</w:t>
+                <w:t xml:space="preserve">hal-02887394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persuasive Cities for Sustainable Wellbeing: Quantified Communities</w:t>
               </w:r>
@@ -2770,317 +2770,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes You Bike? Exploring Persuasive Strategies to Encourage Low-Energy Mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Framework for Socially Influencing Systems: Meta-analysis of Four PLS-SEM Based Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.53-64, 2015, </w:t>
+              <w:t xml:space="preserve">, pp.172-183, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888258v1</w:t>
+                <w:t xml:space="preserve">hal-02888257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Typology of Computer-Supported Influence: Moderation Effects in Socially Influencing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Makes You Bike? Exploring Persuasive Strategies to Encourage Low-Energy Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Millonig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Seer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengzhen Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.253-264, 2015, </w:t>
+              <w:t xml:space="preserve">, pp.53-64, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888251v1</w:t>
+                <w:t xml:space="preserve">hal-02888258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Socially Influencing Systems: Meta-analysis of Four PLS-SEM Based Studies</w:t>
+                <w:t xml:space="preserve">Advancing Typology of Computer-Supported Influence: Moderation Effects in Socially Influencing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.172-183, 2015, </w:t>
+              <w:t xml:space="preserve">, pp.253-264, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888257v1</w:t>
+                <w:t xml:space="preserve">hal-02888251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3156,51 +3156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C92646D6"/>
+    <w:nsid w:val="D69A5B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3387,51 +3387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnisstibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2653-7677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Kr&#252;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Behne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich Beinke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnis Stibe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Teuteberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.293197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Costa E Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Cicco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4006441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gaile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Baumane-V&#299;toli&#326;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurmet Kivip&#245;ld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-022-00523-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1097198X.2020.1752077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Dace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelde Timma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.1828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Cyr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Head" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2018.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Barnes Hofmeister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2017.1352834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wunsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhen Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nystr&#246;m" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63396-7_22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin R&#246;derer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cugelman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maramis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mylonopoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Isomursu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chouvarda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14391-5_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassady, B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Vaish" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Manuja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Maes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79460-6_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53337-3_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Alluhaidan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatterjee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drew" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin V&#228;yrynen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dabi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wiafe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Deen Abdulai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Larson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44215-0_22" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31510-2_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39862-4_45" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_23" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnisstibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2653-7677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Kr&#252;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Behne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich Beinke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnis Stibe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Teuteberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.293197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Costa E Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Cicco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4006441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gaile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Baumane-V&#299;toli&#326;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurmet Kivip&#245;ld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-022-00523-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1097198X.2020.1752077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Dace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelde Timma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.1828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Cyr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Head" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2018.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Barnes Hofmeister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2017.1352834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wunsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhen Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nystr&#246;m" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63396-7_22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin R&#246;derer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cugelman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maramis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mylonopoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Isomursu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chouvarda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassady, B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14391-5_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Vaish" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Manuja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Maes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79460-6_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53337-3_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wiafe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Deen Abdulai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin V&#228;yrynen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Alluhaidan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatterjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drew" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Larson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44215-0_22" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31510-2_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39862-4_45" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>