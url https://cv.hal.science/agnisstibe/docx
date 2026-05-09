--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -1060,531 +1060,626 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Persuasive Technology Gets Dark?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Behavior Gap Model: An Application for Technology Acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Behne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Mediterranean and Middle Eastern Conference on Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICM 2022 (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, En Ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034461v1</w:t>
+                <w:t xml:space="preserve">hal-05606642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Transformation for Sustainable Behavior Change and Organizational Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Persuasive Technology Gets Dark?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Nyström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Global Information Technology Management Association (GITMA) World Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Mediterranean and Middle Eastern Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dubai, United Arab Emirates. pp.331-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63396-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505883v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the Wellbeing Concept in Persuasive Technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Transformation for Sustainable Behavior Change and Organizational Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Global Information Technology Management Association (GITMA) World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505906v1</w:t>
+                <w:t xml:space="preserve">hal-05505883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Influence Scale for Technology Design and Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviewing the Wellbeing Concept in Persuasive Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Röderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reisinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Cugelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Global Information Technology Management Association (GITMA) World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553864v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social Influence Scale for Technology Design and Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnis Stibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Cugelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.561-577, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29387-1_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Developing a Smartphone Application to Support Smoking Behavior Change through Social Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Maramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Mylonopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Isomursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Chouvarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6922-6925, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1594,448 +1689,448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing It All Together: Using Behavioral Science and a Habit-Building Approach To Deliver Sustainable Innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Behavior Gap Model: An Application for Technology Acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Behne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycles: The Simplest, Proven Method to Innovate Faster while Reducing Risks, (professional book)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13475, Springer International Publishing, pp.3-17, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14391-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180283v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Behavior Gap Model: An Application for Technology Acceptance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing It All Together: Using Behavioral Science and a Habit-Building Approach To Deliver Sustainable Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassady, B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Behne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cycles: The Simplest, Proven Method to Innovate Faster while Reducing Risks, (professional book)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-326, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14391-5_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766763v1</w:t>
+                <w:t xml:space="preserve">hal-05180283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels éléments de la nature humaine l'intelligence artificielle devrait-elle connaître ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.129-131, 2021, 9782340055193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Context-Aware Habit-Support Interventions Using Egocentric Visual Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Vaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayank Manuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattie Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raian Ali, Birgit Lugrin, Fred Charles (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persuasive Technology: 16th International Conference, PERSUASIVE 2021, Virtual Event, April 12–14, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.115-131, 2021, 978-3-030-79459-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-79460-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Black Mirror: What Your Mobile Phone Number Reveals About You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2054,625 +2149,625 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Teuteberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP, volume 389)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.18-32, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53337-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Enterprise System Persuade? The Role of Perceived Effectiveness and Social Influence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustaining Health Behaviors Through Empowerment: A Deductive Theoretical Model of Behavior Change Based on Information and Communication Technology (ICT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Wiafe</w:t>
+                <w:t xml:space="preserve">Ala Alluhaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal-Deen Abdulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 10809)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-55, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_4⟩</w:t>
+              <w:t xml:space="preserve">, pp.28-41, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887463v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale Behind Socially Influencing Design Choices for Health Behavior Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Mylonopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Väyrynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Isomursu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 10809)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-159, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining Health Behaviors Through Empowerment: A Deductive Theoretical Model of Behavior Change Based on Information and Communication Technology (ICT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can an Enterprise System Persuade? The Role of Perceived Effectiveness and Social Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Chatterjee</w:t>
+                <w:t xml:space="preserve">Jonathan Dabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Drew</w:t>
+                <w:t xml:space="preserve">Isaac Wiafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal-Deen Abdulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 10809)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.28-41, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_26⟩</w:t>
+              <w:t xml:space="preserve">, pp.45-55, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887394v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persuasive Cities for Sustainable Wellbeing: Quantified Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kent Larson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9847)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-282, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-44215-0_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persuasive Backfiring: When Behavior Change Interventions Trigger Unintended Negative Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Cugelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9638)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-77, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31510-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamification and Social Dynamics: Insights from a Corporate Cycling Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2694,401 +2789,401 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Millonig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Seer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9749)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.494-503, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39862-4_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Socially Influencing Systems: Meta-analysis of Four PLS-SEM Based Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Makes You Bike? Exploring Persuasive Strategies to Encourage Low-Energy Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Millonig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Seer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengzhen Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.172-183, 2015, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.53-64, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02888257v1</w:t>
+                <w:t xml:space="preserve">hal-02888258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes You Bike? Exploring Persuasive Strategies to Encourage Low-Energy Mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing Typology of Computer-Supported Influence: Moderation Effects in Socially Influencing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.53-64, 2015, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.253-264, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02888258v1</w:t>
+                <w:t xml:space="preserve">hal-02888251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Typology of Computer-Supported Influence: Moderation Effects in Socially Influencing Systems</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Socially Influencing Systems: Meta-analysis of Four PLS-SEM Based Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnis Stibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.253-264, 2015, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.172-183, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02888251v1</w:t>
+                <w:t xml:space="preserve">hal-02888257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3156,51 +3251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D69A5B88"/>
+    <w:nsid w:val="7B8D1269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3387,51 +3482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnisstibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2653-7677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Kr&#252;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Behne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich Beinke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnis Stibe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Teuteberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.293197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Costa E Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Cicco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4006441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gaile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Baumane-V&#299;toli&#326;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurmet Kivip&#245;ld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-022-00523-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1097198X.2020.1752077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Dace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelde Timma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.1828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Cyr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Head" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2018.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Barnes Hofmeister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2017.1352834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wunsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhen Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nystr&#246;m" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63396-7_22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin R&#246;derer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cugelman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maramis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mylonopoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Isomursu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chouvarda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassady, B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14391-5_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Vaish" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Manuja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Maes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79460-6_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53337-3_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wiafe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Deen Abdulai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin V&#228;yrynen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Alluhaidan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatterjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drew" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Larson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44215-0_22" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31510-2_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39862-4_45" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnisstibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2653-7677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Kr&#252;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Behne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich Beinke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnis Stibe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Teuteberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.293197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Costa E Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Cicco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4006441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gaile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Baumane-V&#299;toli&#326;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurmet Kivip&#245;ld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-022-00523-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1097198X.2020.1752077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Dace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelde Timma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.1828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Cyr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Head" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2018.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Barnes Hofmeister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2017.1352834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wunsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhen Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nystr&#246;m" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63396-7_22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin R&#246;derer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cugelman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maramis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mylonopoulou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Isomursu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chouvarda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856672" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14391-5_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassady, B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Vaish" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Manuja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Maes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79460-6_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53337-3_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Alluhaidan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatterjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drew" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin V&#228;yrynen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wiafe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Deen Abdulai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Larson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44215-0_22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31510-2_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39862-4_45" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_23" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>