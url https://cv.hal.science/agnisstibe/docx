--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -1,3196 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3144 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnis Stibe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnisstibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2653-7677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=mYcyfrsAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring User Acceptance Determinants of COVID-19-Tracing Apps to Manage the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Behne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Heinrich Beinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Teuteberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.293197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the United Intelligence Response, the End of Speciesism and the Emergence of New Avatarism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Costa E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta de Cicco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4006441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Subjective Career Success of Knowledge Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Gaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Baumane-Vītoliņa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurmet Kivipõld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Managerial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.2135-2160. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11846-022-00523-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Technology for Global Business Acceleration and Change Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1097198X.2020.1752077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holistic approach to manage environmental quality by using the Kano model and social cognitive theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Dace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelde Timma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.430-443. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.1828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the elaboration likelihood model to examine online persuasion through website design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (7), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.im.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living mobility transitions towards bicycling. Designing practices through co-creation and socially influencing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Barnes Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Design Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (sup1), pp.S3305-S3316. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14606925.2017.1352834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification and Social Dynamics Behind Corporate Cycling Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Millonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengzhen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2016.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Behavior Gap Model: An Application for Technology Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Behne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM 2022 (virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Transformation for Sustainable Behavior Change and Organizational Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Information Technology Management Association (GITMA) World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Persuasive Technology Gets Dark?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Nyström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Mediterranean and Middle Eastern Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dubai, United Arab Emirates. pp.331-345, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63396-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the Wellbeing Concept in Persuasive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Röderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reisinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Information Technology Management Association (GITMA) World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Influence Scale for Technology Design and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Cugelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.561-577, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29387-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Smartphone Application to Support Smoking Behavior Change through Social Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Maramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Mylonopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Isomursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Chouvarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6922-6925, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Behavior Gap Model: An Application for Technology Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Behne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13475, Springer International Publishing, pp.3-17, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14391-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing It All Together: Using Behavioral Science and a Habit-Building Approach To Deliver Sustainable Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassady, B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles: The Simplest, Proven Method to Innovate Faster while Reducing Risks, (professional book)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-326, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels éléments de la nature humaine l'intelligence artificielle devrait-elle connaître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise : 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.129-131, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Context-Aware Habit-Support Interventions Using Egocentric Visual Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Vaish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Manuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raian Ali, Birgit Lugrin, Fred Charles (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persuasive Technology: 16th International Conference, PERSUASIVE 2021, Virtual Event, April 12–14, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.115-131, 2021, 978-3-030-79459-0. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-79460-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black Mirror: What Your Mobile Phone Number Reveals About You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Teuteberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP, volume 389)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-32, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53337-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale Behind Socially Influencing Design Choices for Health Behavior Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Mylonopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Väyrynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Isomursu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 10809)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-159, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining Health Behaviors Through Empowerment: A Deductive Theoretical Model of Behavior Change Based on Information and Communication Technology (ICT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Alluhaidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 10809)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-41, 2018, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can an Enterprise System Persuade? The Role of Perceived Effectiveness and Social Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Wiafe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal-Deen Abdulai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 10809)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-55, 2018, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78978-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Cities for Sustainable Wellbeing: Quantified Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kent Larson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9847)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-282, 2016, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44215-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Backfiring: When Behavior Change Interventions Trigger Unintended Negative Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Cugelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9638)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31510-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification and Social Dynamics: Insights from a Corporate Cycling Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Millonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9749)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.494-503, 2016, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39862-4_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Typology of Computer-Supported Influence: Moderation Effects in Socially Influencing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2015, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes You Bike? Exploring Persuasive Strategies to Encourage Low-Energy Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Millonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengzhen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-64, 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Socially Influencing Systems: Meta-analysis of Four PLS-SEM Based Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnis Stibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science (LNCS, volume 9072)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-183, 2015, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20306-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3251,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B8D1269"/>
+    <w:nsid w:val="FCBFD7DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3482,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnisstibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2653-7677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Kr&#252;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Behne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich Beinke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnis Stibe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Teuteberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.293197" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Costa E Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Cicco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4006441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gaile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Baumane-V&#299;toli&#326;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurmet Kivip&#245;ld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-022-00523-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1097198X.2020.1752077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Dace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelde Timma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.1828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Cyr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Head" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2018.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Barnes Hofmeister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2017.1352834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wunsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhen Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nystr&#246;m" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63396-7_22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin R&#246;derer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cugelman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maramis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mylonopoulou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Isomursu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chouvarda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856672" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14391-5_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassady, B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Vaish" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Manuja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Maes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79460-6_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53337-3_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Alluhaidan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatterjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drew" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin V&#228;yrynen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wiafe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Deen Abdulai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Larson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44215-0_22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31510-2_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39862-4_45" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_23" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnisstibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2653-7677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=mYcyfrsAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Kr&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Behne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Heinrich Beinke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnis Stibe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Teuteberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.293197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Costa E Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de Cicco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4006441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gaile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Baumane-V&#299;toli&#326;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurmet Kivip&#245;ld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-022-00523-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1097198X.2020.1752077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Dace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelde Timma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.1828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Cyr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Head" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2018.03.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Barnes Hofmeister" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2017.1352834" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wunsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhen Dai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.12.065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nystr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63396-7_22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin R&#246;derer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cugelman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_33" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maramis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mylonopoulou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Isomursu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chouvarda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14391-5_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassady, B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Khan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Fernandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Vaish" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Manuja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Maes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79460-6_10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53337-3_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin V&#228;yrynen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Alluhaidan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatterjee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drew" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wiafe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Deen Abdulai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78978-1_4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Larson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44215-0_22" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31510-2_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39862-4_45" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_23" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20306-5_16" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>