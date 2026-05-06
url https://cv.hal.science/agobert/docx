--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -759,429 +759,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and multimodal characterization of a specialized epithelial cell type associated with Crohn’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Simmons</w:t>
+                <w:t xml:space="preserve">The reverse transsulfuration pathway affects the colonic microbiota and contributes to colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marisol Ramirez-Solano</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamery Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51580-7⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-024-03423-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494905v1</w:t>
+                <w:t xml:space="preserve">hal-05494900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermine oxidase promotes Helicobacter pylori-mediated gastric carcinogenesis through acrolein production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Latour</w:t>
+                <w:t xml:space="preserve">Identification and multimodal characterization of a specialized epithelial cell type associated with Crohn’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Asim</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Ramirez-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-024-03218-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494898v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reverse transsulfuration pathway affects the colonic microbiota and contributes to colitis in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gobert</w:t>
+                <w:t xml:space="preserve">Spermine oxidase promotes Helicobacter pylori-mediated gastric carcinogenesis through acrolein production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamery Williams</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (1), pp.63. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (5), pp.296-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-024-03423-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41388-024-03218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494900v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypusination in intestinal epithelial cells protects mice from infectious colitis</w:t>
               </w:r>
@@ -1295,740 +1295,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutraceutical electrophile scavenger 2-hydroxybenzylamine (2-HOBA) attenuates gastric cancer development caused by Helicobacter pylori</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Asim</w:t>
+                <w:t xml:space="preserve">Epithelial talin-1 protects mice from Citrobacter rodentium -induced colitis by restricting bacterial crypt intrusion and enhancing T cell immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Allaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaddeus Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamery Williams</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158, pp.114092. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2022.114092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2192623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494931v1</w:t>
+                <w:t xml:space="preserve">hal-05494928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial talin-1 protects mice from Citrobacter rodentium -induced colitis by restricting bacterial crypt intrusion and enhancing T cell immunity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaret Allaman</w:t>
+                <w:t xml:space="preserve">Electrophilic reactive aldehydes as a therapeutic target in colorectal cancer prevention and treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaddeus Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamery Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamery Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (20), pp.1685-1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2192623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41388-023-02691-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494928v1</w:t>
+                <w:t xml:space="preserve">hal-05494925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic reactive aldehydes as a therapeutic target in colorectal cancer prevention and treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Asim</w:t>
+                <w:t xml:space="preserve">Myeloid deletion of talin-1 reduces mucosal macrophages and protects mice from colonic inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Allaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaddeus Smith</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (20), pp.1685-1691. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41388-023-02691-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49614-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494925v1</w:t>
+                <w:t xml:space="preserve">hal-05494918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myeloid deletion of talin-1 reduces mucosal macrophages and protects mice from colonic inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypusination Maintains Intestinal Homeostasis and Prevents Colitis and Carcinogenesis by Enhancing Aldehyde Detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaddeus Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margaret Allaman</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thaddeus Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.22368. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165 (3), pp.656-669.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49614-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2023.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494918v1</w:t>
+                <w:t xml:space="preserve">hal-05494922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypusination Maintains Intestinal Homeostasis and Prevents Colitis and Carcinogenesis by Enhancing Aldehyde Detoxification</w:t>
+                <w:t xml:space="preserve">The nutraceutical electrophile scavenger 2-hydroxybenzylamine (2-HOBA) attenuates gastric cancer development caused by Helicobacter pylori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaddeus Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Asim</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamery Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 165 (3), pp.656-669.e8. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.114092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2023.05.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2022.114092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494922v1</w:t>
+                <w:t xml:space="preserve">hal-05494931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornithine Decarboxylase in Gastric Epithelial Cells Promotes the Immunopathogenesis of Helicobacter pylori Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,51 +2118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cystathionine γ-lyase exacerbates Helicobacter pylori immunopathogenesis by promoting macrophage metabolic remodeling and activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Finley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,1402 +2830,1402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermine oxidase mediates Helicobacter pylori-induced gastric inflammation, DNA damage, and carcinogenic signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margaret Allaman</w:t>
+                <w:t xml:space="preserve">Hypusination Orchestrates the Antimicrobial Response of Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Finley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaddeus Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-1304-6⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (11), pp.108510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495018v1</w:t>
+                <w:t xml:space="preserve">hal-05495012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypusination Orchestrates the Antimicrobial Response of Macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thaddeus Smith</w:t>
+                <w:t xml:space="preserve">Spermine oxidase mediates Helicobacter pylori-induced gastric inflammation, DNA damage, and carcinogenic signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanca Piazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Allaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (11), pp.108510. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (22), pp.4465-4474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-1304-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495012v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Arginine Regulates Severity of Experimental Colitis and Affects the Colonic Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kshipra Singh</w:t>
+                <w:t xml:space="preserve">The role of polyamines in the regulation of macrophage polarization and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00066⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-019-02719-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495025v1</w:t>
+                <w:t xml:space="preserve">hal-05495023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Difluoromethylornithine reduces gastric carcinogenesis by causing mutations in Helicobacter pylori cagY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanca Piazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dara Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (11), pp.5077-5085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1814497116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of polyamines in the regulation of macrophage polarization and function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial Pathogens Hijack the Innate Immune Response by Activation of the Reverse Transsulfuration Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Finley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (2), pp.151-160. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-019-02719-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02174-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495023v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Pathogens Hijack the Innate Immune Response by Activation of the Reverse Transsulfuration Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary Arginine Regulates Severity of Experimental Colitis and Affects the Colonic Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kshipra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verriere</w:t>
+                <w:t xml:space="preserve">Lori Coburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Allaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.02174-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495022v1</w:t>
+                <w:t xml:space="preserve">hal-05495025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornithine Decarboxylase in Macrophages Exacerbates Colitis and Promotes Colitis-Associated Colon Carcinogenesis by Impairing M1 Immune Responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct Immunomodulatory Effects of Spermine Oxidase in Colitis Induced by Epithelial Injury or Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Al-Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Coburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margaret Allaman</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-0116⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495043v1</w:t>
+                <w:t xml:space="preserve">hal-05495036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BVES is required for maintenance of colonic epithelial integrity in experimental colitis by modifying intestinal permeability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ornithine Decarboxylase in Macrophages Exacerbates Colitis and Promotes Colitis-Associated Colon Carcinogenesis by Impairing M1 Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Short</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Coburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Allaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-018-0043-2⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (15), pp.4303-4315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495040v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter: Inflammation, immunology, and vaccines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BVES is required for maintenance of colonic epithelial integrity in experimental colitis by modifying intestinal permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Choksi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishruth Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kshipra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlyn Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Blosse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helicobacter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hel.12517⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.1363-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-018-0043-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495031v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Immunomodulatory Effects of Spermine Oxidase in Colitis Induced by Epithelial Injury or Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helicobacter: Inflammation, immunology, and vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Blosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lehours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Helicobacter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (S1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hel.12517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495036v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidermal growth factor receptor inhibition downregulates Helicobacter pylori -induced epithelial inflammatory responses, DNA damage and gastric carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Asim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Blanca Piazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (7), pp.1247-1260. </w:t>
@@ -4263,51 +4263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of solute carrier family 7 member 2 exacerbates inflammation-associated colon tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Coburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,77 +4908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The L-Arginine Transporter Solute Carrier Family 7 Member 2 Mediates the Immunopathogenesis of Attaching and Effacing Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Al-Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Coburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Asim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5127,429 +5127,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Role of Arginase in a Mouse Model of Colitis</w:t>
+                <w:t xml:space="preserve">Helicobacter pylori Heat Shock Protein 60 Mediates Interleukin-6 Production by Macrophages via a Toll-like Receptor (TLR)-2-, TLR-4-, and Myeloid Differentiation Factor 88-independent Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulan Cheng</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmood Akhtar</w:t>
+                <w:t xml:space="preserve">Catherine Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mersey</w:t>
+                <w:t xml:space="preserve">Viviane Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren Blumberg</w:t>
+                <w:t xml:space="preserve">Michel Chignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 173 (3), pp.2109-2117. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (1), pp.245-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.173.3.2109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M307858200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495931v1</w:t>
+                <w:t xml:space="preserve">hal-05495925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter pylori Heat Shock Protein 60 Mediates Interleukin-6 Production by Macrophages via a Toll-like Receptor (TLR)-2-, TLR-4-, and Myeloid Differentiation Factor 88-independent Mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouse Strain Susceptibility to Trypanosome Infection: An Arginase-Dependent Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+                <w:t xml:space="preserve">Sébastien Duleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Werts</w:t>
+                <w:t xml:space="preserve">Philippe Vincendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Balloy</w:t>
+                <w:t xml:space="preserve">Pierrette Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chignard</w:t>
+                <w:t xml:space="preserve">Silla Semballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M307858200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 172 (10), pp.6298-6303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.172.10.6298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495925v1</w:t>
+                <w:t xml:space="preserve">hal-05495929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse Strain Susceptibility to Trypanosome Infection: An Arginase-Dependent Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duleu</w:t>
+                <w:t xml:space="preserve">Protective Role of Arginase in a Mouse Model of Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vincendeau</w:t>
+                <w:t xml:space="preserve">Yulan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Courtois</w:t>
+                <w:t xml:space="preserve">Mahmood Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silla Semballa</w:t>
+                <w:t xml:space="preserve">Benjamin Mersey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+                <w:t xml:space="preserve">Darren Blumberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 172 (10), pp.6298-6303. </w:t>
+              <w:t xml:space="preserve">, 2004, 173 (3), pp.2109-2117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.172.10.6298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.173.3.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495929v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting Edge: Cyclooxygenase-2 Activation Suppresses Th1 Polarization in Response to Helicobacter pylori</w:t>
               </w:r>
@@ -5665,51 +5665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arginases in parasitic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vincendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5820,51 +5820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helicobacter pylori Induces Macrophage Apoptosis by Activation of Arginase II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,77 +5954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting Edge: Urease Release by Helicobacter pylori Stimulates Macrophage Inducible Nitric Oxide Synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mersey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Blumberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmood Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mendz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Extracellular Thiol Nitrosylation by N2O3 Produced by Activated Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vincendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djavad Mossalayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,51 +6485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murine Macrophages Use Oxygen- and Nitric Oxide-Dependent Mechanisms To Synthesize S -Nitroso-Albumin and To Kill Extracellular Trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silla Semballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daulouede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,51 +6775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Mcnamara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hawkins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-026-03496-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2025.01.037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamery Williams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2025.100748" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2025.218002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Finley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allaman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Simmons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ramirez-Solano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51580-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sierra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-024-03218-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-024-03423-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Snyder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2438828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaddeus Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.114092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2192623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02691-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49614-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2023.05.041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Luis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.155338" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2021.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.01.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Zagol-Ikapitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Delgado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2020.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Polosukhina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Singh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02046-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01862-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanca Piazuelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1304-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Coburn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00066" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Suarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Baker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814497116" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-019-02719-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verriere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02174-19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Choksi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishruth Reddy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Barrett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Short" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0043-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hel.12517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Al-Greene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanca Piazuelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-312888" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0492-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hardbower" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614958114" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.09.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50520-6_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2016.02.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005984" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400498200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Cheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Akhtar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mersey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Blumberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.173.3.2109" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307858200" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duleu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincendeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Courtois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla Semballa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.172.10.6298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalathur Ramanujam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen James" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.8.3913" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulou&#232;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moynet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Djavad Mossalayi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1471-4922(02)00010-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P85LTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ying Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Iyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.9.4692" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Newton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.12.6002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495911v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcgee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mendz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.241443798" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulouede" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepoivre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boucher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.8.4653-4657.2000" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djavad Mossalayi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Veyret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/niox.1999.0260" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67X3PBTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesthelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Taxile" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.66.9.4068-4072.1998" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Mcnamara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hawkins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-026-03496-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2025.01.037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamery Williams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2025.100748" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2025.218002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Finley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allaman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-024-03423-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Simmons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ramirez-Solano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51580-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sierra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-024-03218-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Snyder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2438828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaddeus Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2192623" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02691-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49614-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2023.05.041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.114092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Luis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.155338" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2021.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.01.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Zagol-Ikapitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Delgado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2020.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Polosukhina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Singh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02046-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01862-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108510" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanca Piazuelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1304-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-019-02719-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Suarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Baker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814497116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02174-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Coburn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00066" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Al-Greene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01242" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Choksi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishruth Reddy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Barrett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Short" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0043-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blosse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hel.12517" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanca Piazuelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-312888" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0492-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hardbower" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614958114" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.09.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50520-6_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2016.02.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005984" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C400498200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307858200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duleu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincendeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Courtois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silla Semballa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.172.10.6298" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Cheng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Akhtar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mersey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Blumberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.173.3.2109" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalathur Ramanujam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen James" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.8.3913" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulou&#232;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moynet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Djavad Mossalayi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1471-4922(02)00010-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P85LTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ying Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Iyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.9.4692" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Newton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.12.6002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495911v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcgee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mendz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.241443798" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daulouede" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepoivre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boucher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.8.4653-4657.2000" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djavad Mossalayi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Veyret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/niox.1999.0260" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67X3PBTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesthelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Taxile" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.66.9.4068-4072.1998" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>