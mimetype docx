--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -2023,234 +2023,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El documento electrónico</w:t>
+                <w:t xml:space="preserve">Le document électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Convención Internacional de Derecho Informático "Derecho Informático, Electrónico y de las Comunicaciones", Universidad Complutense (Madrid, Espagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Madrid, España. pp.311-335</w:t>
+              <w:t xml:space="preserve">IIa Convención Internacional de Derecho Informático y de las Comunicaciones, Oviedo, 30 mars-03 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Oviedo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069152v1</w:t>
+                <w:t xml:space="preserve">hal-03075500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Papíro à Informação Digital</w:t>
+                <w:t xml:space="preserve">El documento electrónico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Do Papíro à Informação Digital", juin 2009, BRASÍLIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">II Convención Internacional de Derecho Informático "Derecho Informático, Electrónico y de las Comunicaciones", Universidad Complutense (Madrid, Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Madrid, España. pp.311-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072549v1</w:t>
+                <w:t xml:space="preserve">hal-03069152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le document électronique</w:t>
+                <w:t xml:space="preserve">Do Papíro à Informação Digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIa Convención Internacional de Derecho Informático y de las Comunicaciones, Oviedo, 30 mars-03 avril 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Oviedo, Espagne</w:t>
+              <w:t xml:space="preserve">"Do Papíro à Informação Digital", juin 2009, BRASÍLIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075500v1</w:t>
+                <w:t xml:space="preserve">hal-03072549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisiis de redes aplicados al derecho</w:t>
               </w:r>
@@ -2865,268 +2865,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visualisation réticulaire et interactive de la représentation des connaissances en droit : le cas de la jurisprudence de la Cour de Cassation de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La visualisation de l’information pour l’Internet des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilson Luiz Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Leleu-Merviel; Yves Jeanneret; Imad Saleh; Nasreddine Bouhaï. </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Lima Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribas Semeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Denisczwicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nasreddine Bouhaï; Imad Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM’17. Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">Internet des objets. Evolutions et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273-292, 2017, 9781784053536</w:t>
+              <w:t xml:space="preserve">, pp.125-146, 2017, Série OUTILS ET USAGES NUMERIQUES, 9781784052713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637768v1</w:t>
+                <w:t xml:space="preserve">hal-02637863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visualisation de l’information pour l’Internet des objets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adilson Luiz Pinto</w:t>
+                <w:t xml:space="preserve">La visualisation réticulaire et interactive de la représentation des connaissances en droit : le cas de la jurisprudence de la Cour de Cassation de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Nasreddine Bouhaï; Imad Saleh. </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Leleu-Merviel; Yves Jeanneret; Imad Saleh; Nasreddine Bouhaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des objets. Evolutions et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">H2PTM’17. Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-146, 2017, Série OUTILS ET USAGES NUMERIQUES, 9781784052713</w:t>
+              <w:t xml:space="preserve">, pp.273-292, 2017, 9781784053536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637863v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Visualization of Information of the Internet of Things</w:t>
               </w:r>
@@ -3138,77 +3138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilson Luiz Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisés Lima Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ribas Semeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Denisczwicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasreddine Bouhaï; Imad Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things. Evolutions and Innovations</w:t>
@@ -3760,51 +3760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46E47A98"/>
+    <w:nsid w:val="960374CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3991,51 +3991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agonzalez58" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-2076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8065-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Paletta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-190289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1902.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carlos Paletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-190290" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ram&#237;rez-Posada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferreyra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camilo de Sousa Netto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Luiz Pinto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinto A." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribas Semeler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alves Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00968083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Du Chateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069152v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreyros Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Carrascosa L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3758131#.Xs63lsC-hEY" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3758131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laleyuruguay.com/products/el-derecho-de-las-tic-un-iberoamerica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/internet-des-objets/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1236" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Volt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agonzalez58" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-2076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8065-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Paletta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-190289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1902.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carlos Paletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-190290" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ram&#237;rez-Posada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferreyra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camilo de Sousa Netto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Luiz Pinto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinto A." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribas Semeler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alves Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00968083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Du Chateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreyros Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Carrascosa L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3758131#.Xs63lsC-hEY" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3758131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laleyuruguay.com/products/el-derecho-de-las-tic-un-iberoamerica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/internet-des-objets/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1236" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Volt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>