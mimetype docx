--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -2865,268 +2865,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visualisation de l’information pour l’Internet des objets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adilson Luiz Pinto</w:t>
+                <w:t xml:space="preserve">La visualisation réticulaire et interactive de la représentation des connaissances en droit : le cas de la jurisprudence de la Cour de Cassation de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Nasreddine Bouhaï; Imad Saleh. </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Leleu-Merviel; Yves Jeanneret; Imad Saleh; Nasreddine Bouhaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des objets. Evolutions et innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+              <w:t xml:space="preserve">H2PTM’17. Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-146, 2017, Série OUTILS ET USAGES NUMERIQUES, 9781784052713</w:t>
+              <w:t xml:space="preserve">, pp.273-292, 2017, 9781784053536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637863v1</w:t>
+                <w:t xml:space="preserve">hal-02637768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visualisation réticulaire et interactive de la représentation des connaissances en droit : le cas de la jurisprudence de la Cour de Cassation de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La visualisation de l’information pour l’Internet des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilson Luiz Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Leleu-Merviel; Yves Jeanneret; Imad Saleh; Nasreddine Bouhaï. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Lima Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribas Semeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Denisczwicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nasreddine Bouhaï; Imad Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM’17. Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Internet des objets. Evolutions et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273-292, 2017, 9781784053536</w:t>
+              <w:t xml:space="preserve">, pp.125-146, 2017, Série OUTILS ET USAGES NUMERIQUES, 9781784052713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637768v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Visualization of Information of the Internet of Things</w:t>
               </w:r>
@@ -3138,77 +3138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilson Luiz Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audilio Gonzales Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisés Lima Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ribas Semeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Denisczwicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasreddine Bouhaï; Imad Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things. Evolutions and Innovations</w:t>
@@ -3760,51 +3760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="960374CF"/>
+    <w:nsid w:val="40584F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3991,51 +3991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agonzalez58" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-2076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8065-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Paletta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-190289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1902.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carlos Paletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-190290" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ram&#237;rez-Posada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferreyra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camilo de Sousa Netto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Luiz Pinto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinto A." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribas Semeler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alves Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00968083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Du Chateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreyros Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Carrascosa L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3758131#.Xs63lsC-hEY" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3758131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laleyuruguay.com/products/el-derecho-de-las-tic-un-iberoamerica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/internet-des-objets/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1236" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Volt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agonzalez58" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-2076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8065-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Colmenero-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Carlos Paletta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.dic.09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales Aguilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Paletta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleta Vaisman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-190289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1902.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carlos Paletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-190290" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ram&#237;rez-Posada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferreyra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camilo de Sousa Netto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Luiz Pinto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinto A." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribas Semeler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alves Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00968083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Du Chateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreyros Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Carrascosa L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3758131#.Xs63lsC-hEY" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3758131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laleyuruguay.com/products/el-derecho-de-las-tic-un-iberoamerica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/h2ptm17/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/internet-des-objets/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1236" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Volt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>