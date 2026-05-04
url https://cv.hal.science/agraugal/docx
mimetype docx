--- v0 (2026-03-10)
+++ v1 (2026-05-04)
@@ -233,51 +233,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURE AND ORIGIN OF THE MARTIAN LATITUDE DEPENDANT MANTLE REVEALED BY ICE EXPOSING</w:t>
+                <w:t xml:space="preserve">Structure and Origin of the Martian Latitude Dependant Mantle Revealed by Ice Exposing Scarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
@@ -312,328 +312,328 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Lunar and Planetary Science Conference (LPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USRA, Mar 2025, The Woodlands, United States</w:t>
+              <w:t xml:space="preserve">56th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPI, Mar 2025, The Woodlands (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376025v1</w:t>
+                <w:t xml:space="preserve">hal-05395673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of sinuous ridges in Argyre Planitia: Insights from terrestrial analogues and implications for its hydrology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan Conway</w:t>
+                <w:t xml:space="preserve">STRUCTURE AND ORIGIN OF THE MARTIAN LATITUDE DEPENDANT MANTLE REVEALED BY ICE EXPOSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grau Galofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th Lunar and Planetary Science Conference (LPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USRA, Mar 2025, The Woodlands, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375920v1</w:t>
+                <w:t xml:space="preserve">hal-05376025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Origin of the Martian Latitude Dependant Mantle Revealed by Ice Exposing Scarps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
+                <w:t xml:space="preserve">The origin of sinuous ridges in Argyre Planitia: Insights from terrestrial analogues and implications for its hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Shozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grau Galofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhito Sekine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Lunar and Planetary Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europlanet, Sep 2025, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395673v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of three candidate martian Eskers in Deuteronilus Mensae, Mars: Implications for possible local wet-based glaciation</w:t>
               </w:r>
@@ -1212,125 +1212,1027 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glacial ring forms on Axel Heiberg Island, Nunavut, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon M Hibbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon R Osinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimira Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antero Kukko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.1695-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-1695-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glacial sculpting of a martian cratered landscape on the northeastern flank of the Hellas basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grau Galofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan D Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon A Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey M Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 420, pp.116211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphological and morphometric characterization of subglacial channels on Devon Island, Nunavut, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona F Ruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grau Galofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon R Osinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 462, pp.109345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological Record of Water and Wind Processes on Mars as Observed by the Mars Express High Resolution Stereo Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220 (4), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-024-01076-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608462v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Advances in Mars research and exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshuman Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred F Buchroithner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grau Galofre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.9711104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2022.971104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of Glacial Deformation in a Lobate Debris Apron: Implications for Glacial Geology, Internal Structure, and Regional Climate History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grau Galofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J K Serla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2022.105548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851125v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valley Networks and the Record of Glaciation on Ancient Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grau Galofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Whipple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL097974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03844860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-rich deposits associated with enhanced erosion in craters of the Alba Mons region, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Scordia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,959 +2247,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CryoMars 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396196v1</w:t>
-              </w:r>
-[...900 lines deleted...]
-                <w:t xml:space="preserve">insu-03844860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2588,51 +2588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona F Ruso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon R Osinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grau Galofre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antero Kukko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Byrne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Shozaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Sekine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-205" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Munaretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Tusberti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Tullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances E G Butcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Noblet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grau Galofre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K X Whipple" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Christensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Scordia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05081347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon M Hibbard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Godin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimira Andres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-1695-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D Howard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Morgan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Moore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608462v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01076-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851125v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grau Galofre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Serla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Noblet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Bhardwaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred F Buchroithner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.971104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03844860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grau Galofre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Whipple" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christensen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL097974" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kat Scanlon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99324-1.00005-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona F Ruso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon R Osinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grau Galofre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antero Kukko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Byrne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Shozaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Conway" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Sekine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Munaretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Tusberti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Tullo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances E G Butcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Noblet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grau Galofre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K X Whipple" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Christensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05081347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon M Hibbard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimira Andres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-1695-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D Howard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Morgan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608462v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adeli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01076-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Bhardwaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred F Buchroithner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.971104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851125v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grau Galofre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Serla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Becerra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Noblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03844860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grau Galofre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Whipple" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL097974" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Scordia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kat Scanlon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99324-1.00005-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>