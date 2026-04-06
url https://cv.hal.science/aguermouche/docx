--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -1067,1685 +1067,1806 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving energy efficiency of HPC applications using unbalanced GPU power capping</w:t>
+                <w:t xml:space="preserve">Abstract communicators for task based runtime systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert d'Aviau de Piolant</w:t>
+                <w:t xml:space="preserve">Nicolas Ducarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Tayeb</w:t>
+                <w:t xml:space="preserve">Romain Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW (Ipdps workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">WAMTA 2026 - Workshop on Asynchronous Many-Task Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Garching [Munich], Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883872v2</w:t>
+                <w:t xml:space="preserve">hal-05539507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain energy consumption modeling of HPC task-based programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving energy efficiency of HPC applications using unbalanced GPU power capping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert d'Aviau de Piolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Risse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HCW (Ipdps workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200287v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance portability of generated cardiac simulation kernels through automatic dimensioning and load balancing on heterogeneous nodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-grain energy consumption modeling of HPC task-based programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDSEC 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW63119.2024.00171⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER59342.2025.11186478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606388v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of multithreading, vectorization, and GPU computing for the acceleration of cardiac electrophysiology models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amina Guermouche</w:t>
+                <w:t xml:space="preserve">Performance portability of generated cardiac simulation kernels through automatic dimensioning and load balancing on heterogeneous nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Saillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Potse</w:t>
+                <w:t xml:space="preserve">Raphaël Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Counilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDSEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Francisco (CA, USA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW63119.2024.00171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936903v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining uncore frequency and dynamic power capping to improve power savings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of multithreading, vectorization, and GPU computing for the acceleration of cardiac electrophysiology models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Potse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France. pp.1028-1037</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563120v1</w:t>
+                <w:t xml:space="preserve">hal-03936903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Detection and Propagation in HPC systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining uncore frequency and dynamic power capping to improve power savings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC 2016 - The International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France. pp.1028-1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352109v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoREST-mn: Runtime DVFS beyond communication slack</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pradelle</w:t>
+                <w:t xml:space="preserve">Failure Detection and Propagation in HPC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Jalby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Green Computing Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SC 2016 - The International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788314v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria checkpointing strategies: response-time versus resource utilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">FoREST-mn: Runtime DVFS beyond communication slack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pradelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jalby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_43⟩</w:t>
+              <w:t xml:space="preserve">2014 International Green Computing Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, DALLAS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGCC.2014.7039158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926606v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPBC: Leveraging the Characteristics of MPI HPC Applications for Scalable Checkpointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Martsinkevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for High Performance Computing, Networking, Storage and Analysis (SC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2503210.2503271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive DVFS Control for Multicore Processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pradelle</w:t>
+                <w:t xml:space="preserve">Multi-criteria checkpointing strategies: response-time versus resource utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Laurent</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Green Computing and Communications (GreenCom) and IEEE Internet of Things(iThings) and IEEE Cyber, Physical and Social Computing(CPSCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beijing, France. </w:t>
+              <w:t xml:space="preserve">Euro-Par 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aachen, Germany. pp.420-431, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788327v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydEE: Failure Containment without Event Logging for Large Scale Send-Deterministic MPI Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive DVFS Control for Multicore Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Snir</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Triquenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">{26th IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.111⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Green Computing and Communications (GreenCom) and IEEE Internet of Things(iThings) and IEEE Cyber, Physical and Social Computing(CPSCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121941v1</w:t>
+                <w:t xml:space="preserve">hal-01788327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protocole de recouvrement arrière hiérarchique pour applications MPI de très grande taille avec émissions déterministes</w:t>
+                <w:t xml:space="preserve">HydEE: Failure Containment without Event Logging for Large Scale Send-Deterministic MPI Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Snir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones du Parallèlisme (RenPar20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">{26th IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121939v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoordinated Checkpointing Without Domino Effect for Send-Deterministic MPI Applications</w:t>
+                <w:t xml:space="preserve">Un protocole de recouvrement arrière hiérarchique pour applications MPI de très grande taille avec émissions déterministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ropars</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Parallel \&amp; Distributed Processing Symposium (IPDPS2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones du Parallèlisme (RenPar20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121937v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Uncoordinated Checkpointing Without Domino Effect for Send-Deterministic MPI Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Snir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th IEEE International Parallel \&amp; Distributed Processing Symposium (IPDPS2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2011.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Communication Determinism in Parallel HPC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Snir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Proceedings of 19th International Conference on Computer Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Zurich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCCN.2010.5560143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2755,158 +2876,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Cluster-Based Partial Message Logging to Improve Fault Tolerance for MPI HPC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laxmikant Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeannot, Emmanuel and Namyst, Raymond and Roman, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2011 Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6852, Springer Berlin / Heidelberg, pp.567-578, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2916,244 +3037,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement methods sheet, WG6 Exa-Soft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulouse; Université de bordeaux. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the processor and memory power consumption of coupled sparse/dense solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9463, Inria Bordeaux Sud-Ouest. 2022, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of vectorized instructions impact on energy and power consumption under thermal design power constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3166,422 +3287,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Télécom Sud Paris. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Failure Detector for HPC Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+                <w:t xml:space="preserve">Identifying thread interference with performance variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lescouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9024, INRIA. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Dept. Informatique (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI). 2017, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453086v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying thread interference with performance variation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Voron</w:t>
+                <w:t xml:space="preserve">A Failure Detector for HPC Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Dept. Informatique (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI). 2017, pp.14</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9024, INRIA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784556v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Energy Consumption of MPI Programs in Realistic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triquenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pradelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Versailles Saint-Quentin-en-Yvelines. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Model for Assessing Checkpointing Protocols at Extreme-Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3637,51 +3758,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7950, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3691,114 +3812,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux Protocoles de Tolérances aux Fautes pour les Applications MPI du Calcul Haute Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Paris Sud - Paris XI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA112281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00666063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3945,51 +4066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07510-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6261" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d Mosli Bouksiaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lescouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Voron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2927481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017711505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200287v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Risse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186478" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Sakka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Halimi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pradelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2014.7039158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_43" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Martsinkevitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503271" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triquenaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.95" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2010.5560143" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmikant Kale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589695v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167083v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01453086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119723v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696154v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112281" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07510-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6261" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d Mosli Bouksiaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lescouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Voron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2927481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017711505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducarton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200287v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Risse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186478" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Sakka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Halimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pradelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2014.7039158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Martsinkevitch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiper" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_43" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triquenaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.95" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2010.5560143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmikant Kale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589695v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167083v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01453086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119723v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696154v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112281" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>