--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2021,291 +2021,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPBC: Leveraging the Characteristics of MPI HPC Applications for Scalable Checkpointing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Martsinkevitch</w:t>
+                <w:t xml:space="preserve">Multi-criteria checkpointing strategies: response-time versus resource utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for High Performance Computing, Networking, Storage and Analysis (SC'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2503210.2503271⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aachen, Germany. pp.420-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121951v1</w:t>
+                <w:t xml:space="preserve">hal-00926606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria checkpointing strategies: response-time versus resource utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+                <w:t xml:space="preserve">SPBC: Leveraging the Characteristics of MPI HPC Applications for Scalable Checkpointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Martsinkevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aachen, Germany. pp.420-431, </w:t>
+              <w:t xml:space="preserve">International Conference for High Performance Computing, Networking, Storage and Analysis (SC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2503210.2503271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926606v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive DVFS Control for Multicore Processors</w:t>
               </w:r>
@@ -4066,51 +4066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07510-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6261" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d Mosli Bouksiaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lescouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Voron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2927481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017711505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducarton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200287v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Risse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186478" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Sakka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Halimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pradelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2014.7039158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Martsinkevitch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiper" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_43" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triquenaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.95" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2010.5560143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmikant Kale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589695v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167083v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01453086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119723v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696154v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112281" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07510-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Scravaglieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2023.104720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6261" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d Mosli Bouksiaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lescouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Voron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2927481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017711505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducarton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200287v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Risse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186478" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606388v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Sakka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Halimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pradelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2014.7039158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_43" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Martsinkevitch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiper" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503271" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triquenaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.95" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2010.5560143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmikant Kale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589695v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167083v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01453086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119723v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696154v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00666063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112281" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>