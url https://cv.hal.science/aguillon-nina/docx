--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -891,196 +891,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondiffusive conservative schemes based on approximate Riemann solvers for Lagrangian gas dynamics</w:t>
+                <w:t xml:space="preserve">Capturing nonclassical shocks in nonlinear elastodynamic with a conservative finite volume scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2016010⟩</w:t>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.137-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IFB/360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073680v1</w:t>
+                <w:t xml:space="preserve">hal-01116582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing nonclassical shocks in nonlinear elastodynamic with a conservative finite volume scheme</w:t>
+                <w:t xml:space="preserve">Nondiffusive conservative schemes based on approximate Riemann solvers for Lagrangian gas dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (2), pp.137-159. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (6), pp.1887 - 1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/IFB/360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2016010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116582v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemann problem for a particle-fluid coupling</w:t>
               </w:r>
@@ -2435,51 +2435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Desveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920155v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162150020X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304798v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Guiheneuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01328667v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618722v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916234v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F&#233;vrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lacombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#246;rnschemeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalae Benki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zangr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Benzekry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01077836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112248" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Desveaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920155v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162150020X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304798v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Guiheneuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01328667v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618722v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916234v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F&#233;vrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lacombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#246;rnschemeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalae Benki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zangr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Benzekry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01077836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112248" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>