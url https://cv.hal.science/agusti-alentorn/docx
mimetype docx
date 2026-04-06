--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR T‐cell therapy induces a high rate of prolonged remission in relapsed primary CNS lymphoma: Real‐life results of the LOC network</w:t>
+                <w:t xml:space="preserve">Microsatellite instability at U2AF-binding polypyrimidic tract sites perturbs alternative splicing during colorectal cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Choquet</w:t>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Soussain</w:t>
+                <w:t xml:space="preserve">Hugo Montémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabih Azar</w:t>
+                <w:t xml:space="preserve">Enora Le Scanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Morel</w:t>
+                <w:t xml:space="preserve">Aurélie Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Metz</w:t>
+                <w:t xml:space="preserve">Quentin Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (7), pp.1240-1249. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.27316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03340-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574661v1</w:t>
+                <w:t xml:space="preserve">hal-04909880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite instability at U2AF-binding polypyrimidic tract sites perturbs alternative splicing during colorectal cancer initiation</w:t>
+                <w:t xml:space="preserve">CAR T‐cell therapy induces a high rate of prolonged remission in relapsed primary CNS lymphoma: Real‐life results of the LOC network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">Sylvain Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Montémont</w:t>
+                <w:t xml:space="preserve">Carole Soussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Le Scanf</w:t>
+                <w:t xml:space="preserve">Nabih Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Siret</w:t>
+                <w:t xml:space="preserve">Véronique Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Letourneur</w:t>
+                <w:t xml:space="preserve">Carole Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.210. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (7), pp.1240-1249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03340-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909880v1</w:t>
+                <w:t xml:space="preserve">hal-04574661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Metabolic Alterations in Seropositive Autoimmune Encephalitis: An (18)F-FDG PET Study</w:t>
               </w:r>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-onset vascular complications of radiotherapy for primary brain tumors: a case–control and cross-sectional analysis</w:t>
+                <w:t xml:space="preserve">Mismatch Repair Deficiency and Lynch Syndrome Among Adult Patients With Glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-José Ibáñez-Juliá</w:t>
+                <w:t xml:space="preserve">Patrick R Benusiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Picca</w:t>
+                <w:t xml:space="preserve">Fikret Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leclercq</w:t>
+                <w:t xml:space="preserve">Mehdi Touat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Berzero</w:t>
+                <w:t xml:space="preserve">Alexandre Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Jacob</w:t>
+                <w:t xml:space="preserve">Marc Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.59-67. </w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11764-023-01350-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/PO.22.00525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503911v1</w:t>
+                <w:t xml:space="preserve">hal-04115776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch Repair Deficiency and Lynch Syndrome Among Adult Patients With Glioma</w:t>
+                <w:t xml:space="preserve">Late-onset vascular complications of radiotherapy for primary brain tumors: a case–control and cross-sectional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R Benusiglio</w:t>
+                <w:t xml:space="preserve">María-José Ibáñez-Juliá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fikret Elder</w:t>
+                <w:t xml:space="preserve">Alberto Picca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Touat</w:t>
+                <w:t xml:space="preserve">Delphine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Perrier</w:t>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sanson</w:t>
+                <w:t xml:space="preserve">Julian Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/PO.22.00525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11764-023-01350-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115776v1</w:t>
+                <w:t xml:space="preserve">hal-04503911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Stage Contactin-Associated Protein-like 2 Limbic Encephalitis</w:t>
               </w:r>
@@ -1444,697 +1444,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar Ataxia With Anti-DNER Antibodies</w:t>
+                <w:t xml:space="preserve">Genome-driven medicine for patients with recurrent glioma enrolled in early phase trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Peter</w:t>
+                <w:t xml:space="preserve">Capucine Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Duy Do</w:t>
+                <w:t xml:space="preserve">Nadia Younan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Hannoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+                <w:t xml:space="preserve">Eduardo Castanon Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543623v1</w:t>
+                <w:t xml:space="preserve">hal-04522172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-driven medicine for patients with recurrent glioma enrolled in early phase trials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebellar Ataxia With Anti-DNER Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Castanon Alvarez</w:t>
+                <w:t xml:space="preserve">Elise Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Ammari</w:t>
+                <w:t xml:space="preserve">Le Duy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+                <w:t xml:space="preserve">Salem Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163, pp.98-107. </w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522172v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-dose WBRT as consolidation treatment for patients with primary CNS lymphoma: an LOC network study</w:t>
+                <w:t xml:space="preserve">Primary CNS lymphoma of the corpus callosum: presentation and neurocognitive outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lesueur</w:t>
+                <w:t xml:space="preserve">Christelle Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gandhi Damaj</w:t>
+                <w:t xml:space="preserve">Daniel Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khê Hoang-Xuan</w:t>
+                <w:t xml:space="preserve">Marie Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Nichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Roland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Schmitt</w:t>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022007011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158 (1), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-022-04014-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761560v1</w:t>
+                <w:t xml:space="preserve">hal-04549018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary CNS lymphoma of the corpus callosum: presentation and neurocognitive outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolated intraocular relapses of primary cerebral lymphomas: An loc network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Younan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Soussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Nilles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+                <w:t xml:space="preserve">Valérie Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-022-04014-7⟩</w:t>
+              <w:t xml:space="preserve">Hematological Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (5), pp.976-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.3044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549018v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated intraocular relapses of primary cerebral lymphomas: An loc network study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Choquet</w:t>
+                <w:t xml:space="preserve">Reduced-dose WBRT as consolidation treatment for patients with primary CNS lymphoma: an LOC network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandhi Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khê Hoang-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cassoux</w:t>
+                <w:t xml:space="preserve">Virginie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Touitou</w:t>
+                <w:t xml:space="preserve">Anna Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hematological Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (5), pp.976-986. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (16), pp.4807 - 4815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hon.3044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022007011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716518v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and Prognostic Value of CD80 and CD86 in the Tumor Microenvironment of Newly Diagnosed Glioblastoma</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emie Quissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Domeracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Dade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Berzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Benazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,563 +2784,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Genetic Susceptibility Background of B-Cell Non-Hodgkin's Lymphomas from Genome-Wide Association Studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical, molecular, and radiomic profile of gliomas with FGFR3-TACC3 fusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khe Hoang-Xuan</w:t>
+                <w:t xml:space="preserve">Anna Luisa Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Saragoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22010122⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.1614-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146385v1</w:t>
+                <w:t xml:space="preserve">hal-04437067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological Syndromes Associated with Anti-GAD Antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Benazra</w:t>
+                <w:t xml:space="preserve">Management and outcome of primary CNS lymphoma in the modern era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Soussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (10), pp.e1027-e1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000008900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21103701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934342v1</w:t>
+                <w:t xml:space="preserve">hal-02442415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, molecular, and radiomic profile of gliomas with FGFR3-TACC3 fusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Ducray</w:t>
+                <w:t xml:space="preserve">Neurological Syndromes Associated with Anti-GAD Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Dade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Benazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa121⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437067v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcome of primary CNS lymphoma in the modern era</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+                <w:t xml:space="preserve">Tracking the Genetic Susceptibility Background of B-Cell Non-Hodgkin's Lymphomas from Genome-Wide Association Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Hernández-Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Benazra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Soubeyran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">Khe Hoang-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94 (10), pp.e1027-e1039. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000008900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22010122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442415v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary vitreoretinal lymphomas display a remarkably restricted immunoglobulin gene repertoire.</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudjoghra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.1357--1366. </w:t>
@@ -3537,78 +3537,78 @@
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (6), </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.e883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385226v1</w:t>
+                <w:t xml:space="preserve">hal-03371442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
               </w:r>
@@ -3671,1064 +3671,1064 @@
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (6), pp.e883. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371442v1</w:t>
+                <w:t xml:space="preserve">hal-04385226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide association study identifies susceptibility loci for primary central nervous system lymphoma at 6p25.3 and 3p22.1: a LOC Network study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Labreche</w:t>
+                <w:t xml:space="preserve">Gut microbiome alterations in anti‐NMDA receptor encephalitis: caveats for result interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailys Daniau</w:t>
+                <w:t xml:space="preserve">Dimitri Psimaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Sud</w:t>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip J Law</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noz088⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.153-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.50969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328989v1</w:t>
+                <w:t xml:space="preserve">hal-02950669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiome alterations in anti‐NMDA receptor encephalitis: caveats for result interpretation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Berzero</w:t>
+                <w:t xml:space="preserve">A genome-wide association study identifies susceptibility loci for primary central nervous system lymphoma at 6p25.3 and 3p22.1: a LOC Network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Psimaras</w:t>
+                <w:t xml:space="preserve">Amit Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+                <w:t xml:space="preserve">Philip J Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Sokol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Royer-Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.153-154. </w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.1039-1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.50969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noz088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950669v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment Hemoglobin as an Independent Prognostic Factor in Primary Central Nervous System Lymphomas</w:t>
+                <w:t xml:space="preserve">CDKN2A homozygous deletion is a strong adverse prognosis factor in diffuse malignant IDH-mutant gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Le</w:t>
+                <w:t xml:space="preserve">Romain Appay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ytel Garcilazo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Royer-Perron</w:t>
+                <w:t xml:space="preserve">Claude-Alain Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2018-0629⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.1519-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noz124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562584v1</w:t>
+                <w:t xml:space="preserve">hal-02441014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDKN2A homozygous deletion is a strong adverse prognosis factor in diffuse malignant IDH-mutant gliomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of Primary Central Nervous System Lymphoma in Immunocompetent Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ytel Garcilazo-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Appay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Duran-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khe Hoang-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noz124⟩</w:t>
+              <w:t xml:space="preserve">Current Treatment Options in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11940-019-0578-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441014v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Primary Central Nervous System Lymphoma in Immunocompetent Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pretreatment Hemoglobin as an Independent Prognostic Factor in Primary Central Nervous System Lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ytel Garcilazo-Reyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+                <w:t xml:space="preserve">Ytel Garcilazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Duran-Peña</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-José Ibáñez-Juliá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Younan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Royer-Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Treatment Options in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (8), pp.39. </w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (9), pp.e898-e904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11940-019-0578-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2018-0629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385142v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic immune profiling of ovarian cancers in paraneoplastic cerebellar degeneration associated with anti-Yo antibodies</w:t>
+                <w:t xml:space="preserve">Identification of novel recurrent ETV6-IgH fusions in primary central nervous system lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vialatte de Pémille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulia Berzero</w:t>
+                <w:t xml:space="preserve">Aurélie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Small</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Giry</w:t>
+                <w:t xml:space="preserve">Blandine Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-018-0125-7⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.1092-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noy019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439576v1</w:t>
+                <w:t xml:space="preserve">hal-02862388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel recurrent ETV6-IgH fusions in primary central nervous system lymphoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Labreche</w:t>
+                <w:t xml:space="preserve">Transcriptomic immune profiling of ovarian cancers in paraneoplastic cerebellar degeneration associated with anti-Yo antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vialatte de Pémille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailys Daniau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
+                <w:t xml:space="preserve">Dimitri Psimaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (8), pp.1092-1100. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119 (1), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noy019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41416-018-0125-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862388v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Better Prognostic Stratification and Driver Gene Identification Using Somatic Copy Number Variations in Anaplastic Oligodendroglioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shai Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,90 +4805,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pazopanib efficacy in recurrent central nervous system hemangiopericytomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Apra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalamarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 139 (2), pp.369-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4961,51 +4961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martin-Duverneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Soussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (3), pp.now238. </w:t>
@@ -5324,64 +5324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées dans les tumeurs cérébrales primitives malignes de l’adulte : quels patients transférer en réanimation médicale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,77 +5441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging circulating biomarkers in glioblastoma: promises and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Touat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Duran-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2025, San Diego (CA), United States. pp.45, </w:t>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Nichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of imaging-genetics to overall survival prediction compared to clinical status for PCNSL patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chegraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,51 +6306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05283497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Herr&#225;n de la Gala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile Bousfiha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rycan.240446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04783057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine O. Kacimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dehais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Feuvret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Choquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soussain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Azar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Metz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Scanf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Letourneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03340-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birzu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11020506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ib&#225;&#241;ez-Juli&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclercq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berzero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-023-01350-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04115776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Benusiglio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Elder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Touat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969354v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Salam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Saliou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36124-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Hern&#225;ndez-Verdin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Akdemir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ramazzotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Caravagna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labreche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-022-00331-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Younan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castanon Alvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.11.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandhi Damaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#234; Hoang-Xuan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delgadillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-022-04014-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Touitou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verreault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lerond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessieres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Quissac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Domeracka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Dade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benazra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102826" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laurenge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houillier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Tebano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10311-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khe Hoang-Xuan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010122" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Izquierdo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103701" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Di Stefano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saragoussi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubeyran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000008900" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhouachi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Xochelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lesty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000980" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000883" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Daniau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Law" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Royer-Perron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz088" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Psimaras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50969" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04562584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Le" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ytel Garcilazo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Ib&#225;&#241;ez-Juli&#225;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2018-0629" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441014v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Maurage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz124" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02385142v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ytel Garcilazo-Reyes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Duran-Pe&#241;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11940-019-0578-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439576v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vialatte de P&#233;mille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0125-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Boisselier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Rosenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2017-0495" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalamarides" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-2870-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623733v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ollier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazzocco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12259" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04406451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin-Duverneuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blonski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/now238" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-015-1073-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lacroix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.2015.1087315" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447318v5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Herran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044679" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162611v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pugliese" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jouannet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05283497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Herr&#225;n de la Gala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile Bousfiha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rycan.240446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04783057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine O. Kacimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dehais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Feuvret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Scanf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Letourneur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03340-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Choquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soussain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Azar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Metz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birzu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11020506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04115776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Benusiglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Elder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Touat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ib&#225;&#241;ez-Juli&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclercq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berzero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-023-01350-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969354v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Salam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Saliou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36124-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Hern&#225;ndez-Verdin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Akdemir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ramazzotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Caravagna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labreche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-022-00331-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Younan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castanon Alvarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.11.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delgadillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-022-04014-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Touitou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandhi Damaj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#234; Hoang-Xuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verreault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lerond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessieres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Quissac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Domeracka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Dade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benazra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102826" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laurenge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houillier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Tebano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10311-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Di Stefano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saragoussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubeyran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000008900" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934342v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Izquierdo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khe Hoang-Xuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhouachi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Xochelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lesty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000980" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000883" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Psimaras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50969" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Daniau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Law" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Royer-Perron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Maurage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02385142v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ytel Garcilazo-Reyes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Duran-Pe&#241;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11940-019-0578-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04562584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Le" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ytel Garcilazo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Ib&#225;&#241;ez-Juli&#225;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2018-0629" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Boisselier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vialatte de P&#233;mille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0125-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Rosenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2017-0495" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalamarides" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-2870-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623733v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ollier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazzocco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12259" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04406451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin-Duverneuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blonski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/now238" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-015-1073-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lacroix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.2015.1087315" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447318v5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Herran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044679" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162611v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pugliese" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jouannet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>