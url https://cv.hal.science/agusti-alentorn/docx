--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,5634 +368,6454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite instability at U2AF-binding polypyrimidic tract sites perturbs alternative splicing during colorectal cancer initiation</w:t>
+                <w:t xml:space="preserve">Prognosis of glioblastoma patients improves significantly over time interrogating historical controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Montémont</w:t>
+                <w:t xml:space="preserve">S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Le Scanf</w:t>
+                <w:t xml:space="preserve">L. El Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Siret</w:t>
+                <w:t xml:space="preserve">A. Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Letourneur</w:t>
+                <w:t xml:space="preserve">F. Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.210. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.114004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03340-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909880v1</w:t>
+                <w:t xml:space="preserve">hal-04627071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR T‐cell therapy induces a high rate of prolonged remission in relapsed primary CNS lymphoma: Real‐life results of the LOC network</w:t>
+                <w:t xml:space="preserve">Microsatellite instability at U2AF-binding polypyrimidic tract sites perturbs alternative splicing during colorectal cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Choquet</w:t>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Soussain</w:t>
+                <w:t xml:space="preserve">Hugo Montémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabih Azar</w:t>
+                <w:t xml:space="preserve">Enora Le Scanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Morel</w:t>
+                <w:t xml:space="preserve">Aurélie Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Metz</w:t>
+                <w:t xml:space="preserve">Quentin Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (7), pp.1240-1249. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.27316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03340-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574661v1</w:t>
+                <w:t xml:space="preserve">hal-04909880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Metabolic Alterations in Seropositive Autoimmune Encephalitis: An (18)F-FDG PET Study</w:t>
+                <w:t xml:space="preserve">CAR T‐cell therapy induces a high rate of prolonged remission in relapsed primary CNS lymphoma: Real‐life results of the LOC network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bergeret</w:t>
+                <w:t xml:space="preserve">Sylvain Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Birzu</w:t>
+                <w:t xml:space="preserve">Carole Soussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meneret</w:t>
+                <w:t xml:space="preserve">Nabih Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Giron</w:t>
+                <w:t xml:space="preserve">Véronique Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Demeret</w:t>
+                <w:t xml:space="preserve">Carole Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.506. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (7), pp.1240-1249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11020506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013428v1</w:t>
+                <w:t xml:space="preserve">hal-04574661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch Repair Deficiency and Lynch Syndrome Among Adult Patients With Glioma</w:t>
+                <w:t xml:space="preserve">Brain Metabolic Alterations in Seropositive Autoimmune Encephalitis: An (18)F-FDG PET Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R Benusiglio</w:t>
+                <w:t xml:space="preserve">Sébastien Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fikret Elder</w:t>
+                <w:t xml:space="preserve">Cristina Birzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Touat</w:t>
+                <w:t xml:space="preserve">Pierre Meneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Perrier</w:t>
+                <w:t xml:space="preserve">Alain Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sanson</w:t>
+                <w:t xml:space="preserve">Sophie Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/PO.22.00525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11020506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115776v1</w:t>
+                <w:t xml:space="preserve">hal-04013428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-onset vascular complications of radiotherapy for primary brain tumors: a case–control and cross-sectional analysis</w:t>
+                <w:t xml:space="preserve">Mismatch Repair Deficiency and Lynch Syndrome Among Adult Patients With Glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-José Ibáñez-Juliá</w:t>
+                <w:t xml:space="preserve">Patrick R Benusiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Picca</w:t>
+                <w:t xml:space="preserve">Fikret Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leclercq</w:t>
+                <w:t xml:space="preserve">Mehdi Touat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Berzero</w:t>
+                <w:t xml:space="preserve">Alexandre Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Jacob</w:t>
+                <w:t xml:space="preserve">Marc Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.59-67. </w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11764-023-01350-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/PO.22.00525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503911v1</w:t>
+                <w:t xml:space="preserve">hal-04115776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Stage Contactin-Associated Protein-like 2 Limbic Encephalitis</w:t>
+                <w:t xml:space="preserve">Late-onset vascular complications of radiotherapy for primary brain tumors: a case–control and cross-sectional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Benoit</w:t>
+                <w:t xml:space="preserve">María-José Ibáñez-Juliá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+                <w:t xml:space="preserve">Alberto Picca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+                <w:t xml:space="preserve">Delphine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Farina</w:t>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
+                <w:t xml:space="preserve">Julian Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11764-023-01350-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419664v1</w:t>
+                <w:t xml:space="preserve">hal-04503911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular senescence in malignant cells promotes tumor progression in mouse and patient Glioblastoma</w:t>
+                <w:t xml:space="preserve">Molecular and clinical diversity in primary central nervous system lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Salam</w:t>
+                <w:t xml:space="preserve">I. Hernández-Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Saliou</w:t>
+                <w:t xml:space="preserve">E. Kirasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bielle</w:t>
+                <w:t xml:space="preserve">K. Wienand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+                <w:t xml:space="preserve">K. Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Antoniewski</w:t>
+                <w:t xml:space="preserve">S. Eimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.441. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.186-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36124-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969354v2</w:t>
+                <w:t xml:space="preserve">hal-03870175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-cancer landscape of AID-related mutations, composite mutations, and their potential role in the ICI response</w:t>
+                <w:t xml:space="preserve">Early-Stage Contactin-Associated Protein-like 2 Limbic Encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaias Hernández-Verdin</w:t>
+                <w:t xml:space="preserve">Jeanne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadir Akdemir</w:t>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Ramazzotti</w:t>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Caravagna</w:t>
+                <w:t xml:space="preserve">Antonio Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Labreche</w:t>
+                <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Precision Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.89. </w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41698-022-00331-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885511v1</w:t>
+                <w:t xml:space="preserve">hal-04419664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-driven medicine for patients with recurrent glioma enrolled in early phase trials</w:t>
+                <w:t xml:space="preserve">Cellular senescence in malignant cells promotes tumor progression in mouse and patient Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Baldini</w:t>
+                <w:t xml:space="preserve">Rana Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Younan</w:t>
+                <w:t xml:space="preserve">Alexa Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Castanon Alvarez</w:t>
+                <w:t xml:space="preserve">Franck Bielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Ammari</w:t>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+                <w:t xml:space="preserve">Christophe Antoniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163, pp.98-107. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36124-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522172v1</w:t>
+                <w:t xml:space="preserve">hal-03969354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar Ataxia With Anti-DNER Antibodies</w:t>
+                <w:t xml:space="preserve">Prediction of response to immune checkpoint blockade in patients with metastatic colorectal cancer with microsatellite instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Peter</w:t>
+                <w:t xml:space="preserve">T. Ratovomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Duy Do</w:t>
+                <w:t xml:space="preserve">R. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Hannoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+                <w:t xml:space="preserve">R. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200018⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (8), pp.703 - 713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543623v1</w:t>
+                <w:t xml:space="preserve">hal-04205009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary CNS lymphoma of the corpus callosum: presentation and neurocognitive outcomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pan-cancer landscape of AID-related mutations, composite mutations, and their potential role in the ICI response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sarazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Nichelli</w:t>
+                <w:t xml:space="preserve">Isaias Hernández-Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+                <w:t xml:space="preserve">Kadir Akdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ramazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Caravagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Labreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-022-04014-7⟩</w:t>
+              <w:t xml:space="preserve">npj Precision Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41698-022-00331-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549018v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated intraocular relapses of primary cerebral lymphomas: An loc network study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Genome-driven medicine for patients with recurrent glioma enrolled in early phase trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Younan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Touitou</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Castanon Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hematological Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hon.3044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716518v1</w:t>
+                <w:t xml:space="preserve">hal-04522172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-dose WBRT as consolidation treatment for patients with primary CNS lymphoma: an LOC network study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Schmitt</w:t>
+                <w:t xml:space="preserve">Cerebellar Ataxia With Anti-DNER Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Duy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022007011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03761560v1</w:t>
+                <w:t xml:space="preserve">hal-04543623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Prognostic Value of CD80 and CD86 in the Tumor Microenvironment of Newly Diagnosed Glioblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Lerond</w:t>
+                <w:t xml:space="preserve">Reduced-dose WBRT as consolidation treatment for patients with primary CNS lymphoma: an LOC network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandhi Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khê Hoang-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (16), pp.4807 - 4815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022007011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cjn.2022.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04511263v1</w:t>
+                <w:t xml:space="preserve">hal-03761560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Response to Iron-Based Metallodrugs in Glioblastoma Is Associated with Differences in Chemical Structures and Driven by FAS Expression Dynamics and Transcriptomic Subtypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrycja Domeracka</w:t>
+                <w:t xml:space="preserve">Isolated intraocular relapses of primary cerebral lymphomas: An loc network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Younan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Soussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910404⟩</w:t>
+              <w:t xml:space="preserve">Hematological Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (5), pp.976-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.3044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356305v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Prognostic Value of Immunogenetic Characteristics in Anti-LGI1 Encephalitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
+                <w:t xml:space="preserve">Primary CNS lymphoma of the corpus callosum: presentation and neurocognitive outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Nichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158 (1), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-022-04014-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263386v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative brain imaging analysis of neurological syndromes associated with anti-GAD antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+                <w:t xml:space="preserve">Expression and Prognostic Value of CD80 and CD86 in the Tumor Microenvironment of Newly Diagnosed Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Hernández-Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Verreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102826⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.234-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2022.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355882v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection in patients with primary central nervous system lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianpiero Tebano</w:t>
+                <w:t xml:space="preserve">Heterogeneity of Response to Iron-Based Metallodrugs in Glioblastoma Is Associated with Differences in Chemical Structures and Driven by FAS Expression Dynamics and Transcriptomic Subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Quissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Domeracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-10311-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146856v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, molecular, and radiomic profile of gliomas with FGFR3-TACC3 fusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Ducray</w:t>
+                <w:t xml:space="preserve">Clinical and Prognostic Value of Immunogenetic Characteristics in Anti-LGI1 Encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.e974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04437067v1</w:t>
+                <w:t xml:space="preserve">hal-03263386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcome of primary CNS lymphoma in the modern era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">Quantitative brain imaging analysis of neurological syndromes associated with anti-GAD antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Dade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Benazra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.102826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000008900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442415v1</w:t>
+                <w:t xml:space="preserve">hal-03355882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological Syndromes Associated with Anti-GAD Antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Benazra</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infection in patients with primary central nervous system lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laurenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Tebano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-10311-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934342v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Genetic Susceptibility Background of B-Cell Non-Hodgkin's Lymphomas from Genome-Wide Association Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khe Hoang-Xuan</w:t>
+                <w:t xml:space="preserve">Clinical, molecular, and radiomic profile of gliomas with FGFR3-TACC3 fusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Luisa Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Saragoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22010122⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.1614-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noaa121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146385v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary vitreoretinal lymphomas display a remarkably restricted immunoglobulin gene repertoire.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cassoux</w:t>
+                <w:t xml:space="preserve">Neurological Syndromes Associated with Anti-GAD Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Dade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Benazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970121v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Joubert</w:t>
+                <w:t xml:space="preserve">Management and outcome of primary CNS lymphoma in the modern era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Soussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000883⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (10), pp.e1027-e1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000008900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371442v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Joubert</w:t>
+                <w:t xml:space="preserve">Tracking the Genetic Susceptibility Background of B-Cell Non-Hodgkin's Lymphomas from Genome-Wide Association Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaias Hernández-Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Benazra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khe Hoang-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000883⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22010122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385226v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiome alterations in anti‐NMDA receptor encephalitis: caveats for result interpretation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Primary vitreoretinal lymphomas display a remarkably restricted immunoglobulin gene repertoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Xochelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudjoghra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.50969⟩</w:t>
+              <w:t xml:space="preserve">Blood advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.1357--1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950669v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide association study identifies susceptibility loci for primary central nervous system lymphoma at 6p25.3 and 3p22.1: a LOC Network study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Royer-Perron</w:t>
+                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noz088⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.e883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328989v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDKN2A homozygous deletion is a strong adverse prognosis factor in diffuse malignant IDH-mutant gliomas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Carpentier</w:t>
+                <w:t xml:space="preserve">Epidemiology of paraneoplastic neurologic syndromes and autoimmune encephalitides in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noz124⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441014v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Primary Central Nervous System Lymphoma in Immunocompetent Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Gut microbiome alterations in anti‐NMDA receptor encephalitis: caveats for result interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Psimaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Houillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Treatment Options in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11940-019-0578-x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.153-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.50969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385142v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment Hemoglobin as an Independent Prognostic Factor in Primary Central Nervous System Lymphomas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">A genome-wide association study identifies susceptibility loci for primary central nervous system lymphoma at 6p25.3 and 3p22.1: a LOC Network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Royer-Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2018-0629⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.1039-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noz088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562584v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel recurrent ETV6-IgH fusions in primary central nervous system lymphoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Labreche</w:t>
+                <w:t xml:space="preserve">Treatment of Primary Central Nervous System Lymphoma in Immunocompetent Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ytel Garcilazo-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Duran-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailys Daniau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khe Hoang-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noy019⟩</w:t>
+              <w:t xml:space="preserve">Current Treatment Options in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11940-019-0578-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862388v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic immune profiling of ovarian cancers in paraneoplastic cerebellar degeneration associated with anti-Yo antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pretreatment Hemoglobin as an Independent Prognostic Factor in Primary Central Nervous System Lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ytel Garcilazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Ibáñez-Juliá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Younan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vialatte de Pémille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Giry</w:t>
+                <w:t xml:space="preserve">Louis Royer-Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-018-0125-7⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (9), pp.e898-e904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2018-0629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439576v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Better Prognostic Stratification and Driver Gene Identification Using Somatic Copy Number Variations in Anaplastic Oligodendroglioma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">CDKN2A homozygous deletion is a strong adverse prognosis factor in diffuse malignant IDH-mutant gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Appay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alain Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabila Elarouci</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2017-0495⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.1519-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noz124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858235v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pazopanib efficacy in recurrent central nervous system hemangiopericytomas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of novel recurrent ETV6-IgH fusions in primary central nervous system lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-018-2870-0⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.1092-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noy019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992423v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of reliable textural indices from multimodal brain MRI: suggestions based on a study of patients with diffuse intrinsic pontine glioma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nioche</w:t>
+                <w:t xml:space="preserve">Transcriptomic immune profiling of ovarian cancers in paraneoplastic cerebellar degeneration associated with anti-Yo antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vialatte de Pémille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Berzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Small</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Psimaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aabd21⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119 (1), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-018-0125-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801219v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of temozolomide resistance in low-grade gliomas using a mechanistic mathematical model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+                <w:t xml:space="preserve">Machine Learning for Better Prognostic Stratification and Driver Gene Identification Using Somatic Copy Number Variations in Anaplastic Oligodendroglioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shai Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Elarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12259⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2017-0495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623733v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of response and relapse in primary CNS lymphomas after first-line chemotherapy: imaging analysis of the ANOCEF-GOELAMS prospective randomized trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pazopanib efficacy in recurrent central nervous system hemangiopericytomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Apra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalamarides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139 (2), pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-018-2870-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuonc/now238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04406451v1</w:t>
+                <w:t xml:space="preserve">hal-01992423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées dans les tumeurs cérébrales primitives malignes de l’adulte : quels patients transférer en réanimation médicale?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Computation of reliable textural indices from multimodal brain MRI: suggestions based on a study of patients with diffuse intrinsic pontine glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Goya-Outi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Orlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13546-015-1073-3⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (10), pp.105003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aabd21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187608v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of temozolomide resistance in low-grade gliomas using a mechanistic mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mazzocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentian Kaloshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.347-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of response and relapse in primary CNS lymphomas after first-line chemotherapy: imaging analysis of the ANOCEF-GOELAMS prospective randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin-Duverneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Soussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), pp.now238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/now238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avancées dans les tumeurs cérébrales primitives malignes de l’adulte : quels patients transférer en réanimation médicale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13546-015-1073-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emerging circulating biomarkers in glioblastoma: promises and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Touat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Duran-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (10), pp.1311-1323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1586/14737159.2015.1087315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Response to Temozolomide in Low-Grade Glioma Patients Based on Tumor Size Dynamics and Genetic Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mazzocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kaloshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (12), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp4.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ongoing and prolonged response in adult low-grade gliomas treated with radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kaloshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ribba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (2), pp.261-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-013-1224-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low penetrance susceptibility to glioma is caused by the TP53 variant rs78378222</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Enciso-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hosking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zelenika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Shete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (10), pp.2178-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2013.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04682535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing foundation models and nnU-Net for segmentation of primary brain lymphoma on clinical routine post-contrast T1-weighted MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghui Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Nichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2025, San Diego (CA), United States. pp.45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3044679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447318v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border irregularity loss for automated segmentation of primary brain lymphomas on post-contrast MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Nichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghui Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of imaging-genetics to overall survival prediction compared to clinical status for PCNSL patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chegraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISBI 2021 - International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03162611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6005,161 +6825,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oncometabolite D-2-hydroxyglutarate promotes DNA hypermethylation at lineage-specific enhancers controlling microglial activation in IDH mut gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laurenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6306,51 +7126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05283497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Herr&#225;n de la Gala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile Bousfiha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rycan.240446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04783057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine O. Kacimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dehais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Feuvret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Scanf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Letourneur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03340-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Choquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soussain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Azar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Metz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birzu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11020506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04115776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Benusiglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Elder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Touat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ib&#225;&#241;ez-Juli&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclercq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berzero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-023-01350-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969354v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Salam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Saliou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36124-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Hern&#225;ndez-Verdin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Akdemir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ramazzotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Caravagna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labreche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-022-00331-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Younan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castanon Alvarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.11.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delgadillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-022-04014-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Touitou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandhi Damaj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#234; Hoang-Xuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verreault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lerond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessieres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Quissac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Domeracka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Dade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benazra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102826" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laurenge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houillier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Tebano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10311-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Di Stefano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saragoussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubeyran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000008900" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934342v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Izquierdo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khe Hoang-Xuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhouachi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Xochelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lesty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000980" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000883" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Psimaras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50969" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Daniau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Law" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Royer-Perron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Maurage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02385142v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ytel Garcilazo-Reyes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Duran-Pe&#241;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11940-019-0578-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04562584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Le" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ytel Garcilazo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Ib&#225;&#241;ez-Juli&#225;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2018-0629" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Boisselier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vialatte de P&#233;mille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0125-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Rosenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2017-0495" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalamarides" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-2870-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623733v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ollier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazzocco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12259" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04406451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin-Duverneuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blonski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/now238" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-015-1073-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lacroix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.2015.1087315" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447318v5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Herran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044679" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162611v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pugliese" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jouannet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05283497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Nichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Herr&#225;n de la Gala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camile Bousfiha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/rycan.240446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04783057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine O. Kacimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dehais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Feuvret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04627071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Houari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seyve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bielle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Scanf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Letourneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03340-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Choquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soussain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Azar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergeret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birzu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demeret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11020506" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04115776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Benusiglio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Elder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Touat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Ib&#225;&#241;ez-Juli&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berzero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-023-01350-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03870175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hern&#225;ndez-Verdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kirasic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wienand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eimer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200041" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969354v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Salam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Saliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36124-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ratovomanana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.05.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Hern&#225;ndez-Verdin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Akdemir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ramazzotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Caravagna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labreche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-022-00331-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Younan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castanon Alvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.11.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandhi Damaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#234; Hoang-Xuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03716518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Touitou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3044" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delgadillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mokhtari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-022-04014-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Ahmed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verreault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lerond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Quissac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Domeracka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910404" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000974" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Dade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benazra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laurenge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Tebano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10311-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Di Stefano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saragoussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa121" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Izquierdo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103701" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubeyran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000008900" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khe Hoang-Xuan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010122" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970121v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhouachi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Xochelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudjoghra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lesty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000980" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H&#233;bert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000883" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000883" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Psimaras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Daniau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Law" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Royer-Perron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz088" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02385142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ytel Garcilazo-Reyes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Duran-Pe&#241;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11940-019-0578-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04562584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Le" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ytel Garcilazo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Ib&#225;&#241;ez-Juli&#225;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2018-0629" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Maurage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz124" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862388v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Boisselier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noy019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439576v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vialatte de P&#233;mille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0125-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Rosenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2017-0495" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalamarides" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-018-2870-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ollier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mazzocco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12259" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04406451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin-Duverneuil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blonski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/now238" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13546-015-1073-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206519v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lacroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.2015.1087315" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzocco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kaloshi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.54" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaloshi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idbaih" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-013-1224-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1SW8GMK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04682535v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Enciso-Mora" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hosking" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Stefano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenika" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shete" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2013.155" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447318v5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Herran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044679" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pugliese" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jouannet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>